--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,900 +100,900 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense and localized export of selected marine snow types at eddy edges in the South Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">A Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+                <w:t xml:space="preserve">C Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (5), pp.1183-1201. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1183-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984482v1</w:t>
+                <w:t xml:space="preserve">hal-04976225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
+                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Sarmento</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Huber</w:t>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Abreu</w:t>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334436v1</w:t>
+                <w:t xml:space="preserve">hal-05046172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale dynamics and transport in the North Brazil Current as revealed by the EUREC4A-OA experiment</w:t>
+                <w:t xml:space="preserve">Intense and localized export of selected marine snow types at eddy edges in the South Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Barabinot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre L'Hégaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Subirade</w:t>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-1849-2025⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.1183-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1183-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234180v1</w:t>
+                <w:t xml:space="preserve">hal-04984482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sarmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+                <w:t xml:space="preserve">Paula Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Habib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">André Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
+                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (14), pp.3485-3501. </w:t>
+              <w:t xml:space="preserve">Ocean Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171892v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (14), pp.3485-3501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046172v1</w:t>
+                <w:t xml:space="preserve">hal-05171892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscale dynamics and transport in the North Brazil Current as revealed by the EUREC4A-OA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Yan Barabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bourdais</w:t>
+                <w:t xml:space="preserve">Pierre L'Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bowler</w:t>
+                <w:t xml:space="preserve">Corentin Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.1849-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-21-1849-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976225v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Assessment of Mesoscale Eddies with TOEddies: Comparison Between Multiple Datasets and Colocation with In Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (22), pp.4336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1289,161 +1289,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining an Eddy Detection Algorithm with In-Situ Measurements to Study North Brazil Current Rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Subirade</w:t>
+                <w:t xml:space="preserve">Ocean cross-validated observations from R/Vs L'Atalante , Maria S. Merian , and Meteor and related platforms as part of the EUREC 4 A-OA/ATOMIC campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre L’hégaret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Florian Schütte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Dariusz Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (7), pp.1897. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1801-1830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15071897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-1801-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342296v1</w:t>
+                <w:t xml:space="preserve">hal-04159200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Loop Current dynamics combining altimetry and deep flow measurements through the Yucatan Channel</w:t>
               </w:r>
@@ -1557,620 +1557,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of upstream variability on the Loop Current dynamics in numerical simulations of the Gulf of Mexico</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combining an Eddy Detection Algorithm with In-Situ Measurements to Study North Brazil Current Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Subirade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L’hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry S Dukhovskoy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1080779⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15071897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342300v1</w:t>
+                <w:t xml:space="preserve">hal-04342296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Transport of the South Atlantic Subtropical Mode Water in Eddy-Permitting Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of upstream variability on the Loop Current dynamics in numerical simulations of the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric P Chassignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanxu Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+                <w:t xml:space="preserve">Dmitry S Dukhovskoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L Morey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JC017767⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1080779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1080779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726926v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean cross-validated observations from R/Vs L'Atalante , Maria S. Merian , and Meteor and related platforms as part of the EUREC 4 A-OA/ATOMIC campaign</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formation and Transport of the South Atlantic Subtropical Mode Water in Eddy-Permitting Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.1801-1830. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127, 6, p. 59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-1801-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159200v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Mesoscale Eddies of Eastern Upwelling Origins in the Atlantic Ocean and Their Role in Offshore Transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shelf Water Export at the Brazil-Malvinas Confluence Evidenced From Combined in situ and Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Trinchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.835260⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.857594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984470v1</w:t>
+                <w:t xml:space="preserve">hal-03653788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelf Water Export at the Brazil-Malvinas Confluence Evidenced From Combined in situ and Satellite Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterizing Mesoscale Eddies of Eastern Upwelling Origins in the Atlantic Ocean and Their Role in Offshore Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.857594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.835260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653788v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildfire aerosol deposition likely amplified a summertime Arctic phytoplankton bloom</w:t>
               </w:r>
@@ -2284,550 +2284,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263758v1</w:t>
+                <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susheel Adusumilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03215002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mesoscale Eddies on Deep Chlorophyll Maxima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (15), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL093470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felix Ament</w:t>
+                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan M. Blyth</w:t>
+                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03023368v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship- and island-based atmospheric soundings from the 2020 EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A field campaign</w:t>
               </w:r>
@@ -3085,51 +3085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agulhas Ring Heat Content and Transport in the South Atlantic Estimated by Combining Satellite Altimetry and Argo Profiling Floats Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3183,265 +3183,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03726972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Thermohaline Structure of One Agulhas Ring Reconstructed from Satellite Altimetry and Argo Floats</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Tropical Atlantic Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014426⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03727003v1</w:t>
+                <w:t xml:space="preserve">hal-02156633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tropical Atlantic Observing System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the Thermohaline Structure of One Agulhas Ring Reconstructed from Satellite Altimetry and Argo Floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stegner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (12), pp.8969-9003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156633v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03727003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moored observations of mesoscale features in the Cape Basin: characteristics and local impacts on water mass distributions</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarron Lamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticyclonic Eddies Connecting the Western Boundaries of Indian and Atlantic Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,64 +3708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indo-Atlantic Exchange, Mesoscale Dynamics, and Antarctic Intermediate Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Astrid Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Fraguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce H C Bosmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3978,64 +3978,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EUREC4A-Ocean/Atmosphere campaign: status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
@@ -4254,51 +4254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Scheurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,51 +4535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du devenir des tourbillons des Aiguilles et de leur transport dans l’océan Atlantique Sud à partir d’observations satellitaires et in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Paris Saclay (COmUE), 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SACLX005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4775,51 +4775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barabinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'H&#233;garet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Subirade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1849-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16224336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Pirro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laxenaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80293-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#8217;h&#233;garet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Manta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Durante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Candela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sheinbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1156159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Chassignet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Dukhovskoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Morey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1080779" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Baranowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1801-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.835260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Barreiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Trinchin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Mello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.857594" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana N Bernstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00511-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093470" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918594v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Christine Stephan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schnitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schulz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Szoeke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-491-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karstensen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hummels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726972v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015511" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersal&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarron Lamont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-923-2018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Astrid Capuano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013521" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Liebrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Raffi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Fraguas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce H C Bosmans" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017pa003222" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293794v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLX005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barabinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'H&#233;garet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Subirade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1849-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16224336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Pirro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laxenaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80293-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Baranowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1801-2023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Manta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Durante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Candela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sheinbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1156159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#8217;h&#233;garet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071897" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Chassignet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Dukhovskoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Morey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1080779" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017767" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Barreiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Trinchin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Mello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.857594" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.835260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana N Bernstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00511-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093470" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918594v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Christine Stephan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schnitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schulz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Szoeke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-491-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karstensen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hummels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726972v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015511" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00206" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014426" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersal&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarron Lamont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-923-2018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Astrid Capuano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013521" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Liebrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Raffi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Fraguas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce H C Bosmans" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017pa003222" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293794v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLX005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>