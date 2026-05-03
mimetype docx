--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,900 +100,900 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t>
+                <w:t xml:space="preserve">Intense and localized export of selected marine snow types at eddy edges in the South Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bourdais</w:t>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bowler</w:t>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.1183-1201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1183-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976225v1</w:t>
+                <w:t xml:space="preserve">hal-04984482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
+                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Hugo Sarmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+                <w:t xml:space="preserve">Paula Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+                <w:t xml:space="preserve">André Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
+              <w:t xml:space="preserve">Ocean Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046172v1</w:t>
+                <w:t xml:space="preserve">hal-05334436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense and localized export of selected marine snow types at eddy edges in the South Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Accardo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (5), pp.1183-1201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1183-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 22 (14), pp.3485-3501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984482v1</w:t>
+                <w:t xml:space="preserve">hal-05171892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscale dynamics and transport in the North Brazil Current as revealed by the EUREC4A-OA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Huber</w:t>
+                <w:t xml:space="preserve">Yan Barabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
+                <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Abreu</w:t>
+                <w:t xml:space="preserve">Pierre L'Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
+                <w:t xml:space="preserve">Corentin Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.1849-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-21-1849-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334436v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Habib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171892v1</w:t>
+                <w:t xml:space="preserve">hal-05046172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale dynamics and transport in the North Brazil Current as revealed by the EUREC4A-OA experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Barabinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carton</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre L'Hégaret</w:t>
+                <w:t xml:space="preserve">A Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Subirade</w:t>
+                <w:t xml:space="preserve">C Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (5), pp.1849-1872. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-21-1849-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234180v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Assessment of Mesoscale Eddies with TOEddies: Comparison Between Multiple Datasets and Colocation with In Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (22), pp.4336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1289,161 +1289,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean cross-validated observations from R/Vs L'Atalante , Maria S. Merian , and Meteor and related platforms as part of the EUREC 4 A-OA/ATOMIC campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre L'Hégaret</w:t>
+                <w:t xml:space="preserve">Combining an Eddy Detection Algorithm with In-Situ Measurements to Study North Brazil Current Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schütte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pierre L’hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Baranowski</w:t>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.1801-1830. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-1801-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15071897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159200v1</w:t>
+                <w:t xml:space="preserve">hal-04342296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Loop Current dynamics combining altimetry and deep flow measurements through the Yucatan Channel</w:t>
               </w:r>
@@ -1557,620 +1557,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining an Eddy Detection Algorithm with In-Situ Measurements to Study North Brazil Current Rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Subirade</w:t>
+                <w:t xml:space="preserve">Impact of upstream variability on the Loop Current dynamics in numerical simulations of the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre L’hégaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+                <w:t xml:space="preserve">Eric P Chassignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dmitry S Dukhovskoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L Morey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15071897⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1080779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1080779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342296v1</w:t>
+                <w:t xml:space="preserve">hal-04342300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of upstream variability on the Loop Current dynamics in numerical simulations of the Gulf of Mexico</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Formation and Transport of the South Atlantic Subtropical Mode Water in Eddy-Permitting Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven L Morey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1080779⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127, 6, p. 59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342300v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Transport of the South Atlantic Subtropical Mode Water in Eddy-Permitting Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean cross-validated observations from R/Vs L'Atalante , Maria S. Merian , and Meteor and related platforms as part of the EUREC 4 A-OA/ATOMIC campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schütte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanxu Chen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dariusz Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127, 6, p. 59-64. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1801-1830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JC017767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-1801-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726926v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelf Water Export at the Brazil-Malvinas Confluence Evidenced From Combined in situ and Satellite Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterizing Mesoscale Eddies of Eastern Upwelling Origins in the Atlantic Ocean and Their Role in Offshore Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.857594⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.835260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653788v1</w:t>
+                <w:t xml:space="preserve">hal-04984470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Mesoscale Eddies of Eastern Upwelling Origins in the Atlantic Ocean and Their Role in Offshore Transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Shelf Water Export at the Brazil-Malvinas Confluence Evidenced From Combined in situ and Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Trinchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.835260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.857594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984470v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildfire aerosol deposition likely amplified a summertime Arctic phytoplankton bloom</w:t>
               </w:r>
@@ -2284,865 +2284,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Stevens</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alan M. Blyth</w:t>
+                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023368v3</w:t>
+                <w:t xml:space="preserve">hal-03263758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susheel Adusumilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03215002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mesoscale Eddies on Deep Chlorophyll Maxima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021GL093470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Olivier</w:t>
+                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Alan M. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03263758v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship- and island-based atmospheric soundings from the 2020 EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A field campaign</w:t>
+                <w:t xml:space="preserve">The South Atlantic Meridional Overturning Circulation and Mesoscale Eddies in the First GO SHIP Section at 34.5°S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Christine Stephan</w:t>
+                <w:t xml:space="preserve">G. Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Schnitt</w:t>
+                <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauke Schulz</w:t>
+                <w:t xml:space="preserve">J. Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bellenger</w:t>
+                <w:t xml:space="preserve">R. Hummels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon P. de Szoeke</w:t>
+                <w:t xml:space="preserve">M. Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.491-514. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-491-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02918594v2</w:t>
+                <w:t xml:space="preserve">insu-03726957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The South Atlantic Meridional Overturning Circulation and Mesoscale Eddies in the First GO SHIP Section at 34.5°S</w:t>
+                <w:t xml:space="preserve">Ship- and island-based atmospheric soundings from the 2020 EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Manta</w:t>
+                <w:t xml:space="preserve">Claudia Christine Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Speich</w:t>
+                <w:t xml:space="preserve">Sabrina Schnitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Karstensen</w:t>
+                <w:t xml:space="preserve">Hauke Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hummels</w:t>
+                <w:t xml:space="preserve">Hugo Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kersalé</w:t>
+                <w:t xml:space="preserve">Simon P. de Szoeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.491-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JC016962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-491-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03726957v1</w:t>
+                <w:t xml:space="preserve">insu-02918594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agulhas Ring Heat Content and Transport in the South Atlantic Estimated by Combining Satellite Altimetry and Argo Profiling Floats Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stegner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3183,265 +3183,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03726972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tropical Atlantic Observing System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the Thermohaline Structure of One Agulhas Ring Reconstructed from Satellite Altimetry and Argo Floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stegner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (12), pp.8969-9003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156633v1</w:t>
+                <w:t xml:space="preserve">insu-03727003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Thermohaline Structure of One Agulhas Ring Reconstructed from Satellite Altimetry and Argo Floats</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Tropical Atlantic Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (12), pp.8969-9003. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JC014426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03727003v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moored observations of mesoscale features in the Cape Basin: characteristics and local impacts on water mass distributions</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarron Lamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,64 +3561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticyclonic Eddies Connecting the Western Boundaries of Indian and Atlantic Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,64 +3708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indo-Atlantic Exchange, Mesoscale Dynamics, and Antarctic Intermediate Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Astrid Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Fraguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce H C Bosmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3978,64 +3978,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EUREC4A-Ocean/Atmosphere campaign: status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
@@ -4254,51 +4254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Scheurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,51 +4535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du devenir des tourbillons des Aiguilles et de leur transport dans l’océan Atlantique Sud à partir d’observations satellitaires et in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Paris Saclay (COmUE), 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SACLX005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4775,51 +4775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barabinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'H&#233;garet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Subirade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1849-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16224336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Pirro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laxenaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80293-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Baranowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1801-2023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Manta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Durante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Candela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sheinbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1156159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#8217;h&#233;garet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071897" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Chassignet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Dukhovskoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Morey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1080779" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017767" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Barreiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Trinchin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Mello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.857594" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.835260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana N Bernstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00511-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093470" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918594v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Christine Stephan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schnitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schulz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Szoeke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-491-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karstensen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hummels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726972v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015511" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00206" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014426" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersal&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarron Lamont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-923-2018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Astrid Capuano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013521" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Liebrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Raffi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Fraguas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce H C Bosmans" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017pa003222" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293794v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLX005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barabinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'H&#233;garet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Subirade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1849-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16224336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Pirro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laxenaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80293-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#8217;h&#233;garet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Manta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Durante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Candela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sheinbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1156159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Chassignet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Dukhovskoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Morey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1080779" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Baranowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1801-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.835260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Barreiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Trinchin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Mello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.857594" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana N Bernstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00511-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093470" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karstensen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hummels" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016962" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918594v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Christine Stephan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schnitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schulz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Szoeke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-491-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726972v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015511" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersal&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarron Lamont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-923-2018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Astrid Capuano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013521" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Liebrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Raffi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Fraguas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce H C Bosmans" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017pa003222" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293794v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLX005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>