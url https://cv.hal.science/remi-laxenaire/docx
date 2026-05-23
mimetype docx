--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,2902 +66,2902 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense and localized export of selected marine snow types at eddy edges in the South Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">High‐Resolution Observations Unveil (Sub)Mesoscale Heat Fluxes Shaping Upper‐Ocean Heat Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+                <w:t xml:space="preserve">Mathieu Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+                <w:t xml:space="preserve">Charly de Marez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Enric Pallàs-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+                <w:t xml:space="preserve">Miguel Tenreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (5), pp.1183-1201. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1183-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL120922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984482v1</w:t>
+                <w:t xml:space="preserve">hal-05621653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
+                <w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Sarmento</w:t>
+                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Huber</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Abreu</w:t>
+                <w:t xml:space="preserve">A Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
+                <w:t xml:space="preserve">C Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334436v1</w:t>
+                <w:t xml:space="preserve">hal-04976225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
+                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Habib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171892v1</w:t>
+                <w:t xml:space="preserve">hal-05046172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale dynamics and transport in the North Brazil Current as revealed by the EUREC4A-OA experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intense and localized export of selected marine snow types at eddy edges in the South Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Subirade</w:t>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (5), pp.1849-1872. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.1183-1201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-21-1849-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1183-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234180v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Hugo Sarmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+                <w:t xml:space="preserve">Paula Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
+              <w:t xml:space="preserve">Ocean Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046172v1</w:t>
+                <w:t xml:space="preserve">hal-05334436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bourdais</w:t>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bowler</w:t>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (14), pp.3485-3501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976225v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Assessment of Mesoscale Eddies with TOEddies: Comparison Between Multiple Datasets and Colocation with In Situ Measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesoscale dynamics and transport in the North Brazil Current as revealed by the EUREC4A-OA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Barabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Subirade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16224336⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.1849-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-1849-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04846363v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossby waves driven by the Mid Mediterranean Jet impact the Eastern Mediterranean mesoscale dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remi Laxenaire</w:t>
+                <w:t xml:space="preserve">Global Assessment of Mesoscale Eddies with TOEddies: Comparison Between Multiple Datasets and Colocation with In Situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Salon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.29598. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (22), pp.4336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-80293-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs16224336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819758v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04846363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late summer northwestward Amazon plume pathway under the action of the North Brazil Current rings</w:t>
+                <w:t xml:space="preserve">Rossby waves driven by the Mid Mediterranean Jet impact the Eastern Mediterranean mesoscale dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Olivier</w:t>
+                <w:t xml:space="preserve">Annunziata Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+                <w:t xml:space="preserve">Milena Menna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+                <w:t xml:space="preserve">Elena Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Iudicone</w:t>
+                <w:t xml:space="preserve">Remi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2024.114165⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.29598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-80293-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576075v1</w:t>
+                <w:t xml:space="preserve">hal-04819758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining an Eddy Detection Algorithm with In-Situ Measurements to Study North Brazil Current Rings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Late summer northwestward Amazon plume pathway under the action of the North Brazil Current rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15071897⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 307, pp.114165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2024.114165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342296v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Loop Current dynamics combining altimetry and deep flow measurements through the Yucatan Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julio Candela</w:t>
+                <w:t xml:space="preserve">Ocean cross-validated observations from R/Vs L'Atalante , Maria S. Merian , and Meteor and related platforms as part of the EUREC 4 A-OA/ATOMIC campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Send</w:t>
+                <w:t xml:space="preserve">Florian Schütte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Sheinbaum</w:t>
+                <w:t xml:space="preserve">Dariusz Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1156159. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1801-1830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1156159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-1801-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342285v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of upstream variability on the Loop Current dynamics in numerical simulations of the Gulf of Mexico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the Loop Current dynamics combining altimetry and deep flow measurements through the Yucatan Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric P Chassignet</w:t>
+                <w:t xml:space="preserve">Gaston Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry S Dukhovskoy</w:t>
+                <w:t xml:space="preserve">Giovanni Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven L Morey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julio Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Send</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Sheinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.1080779. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1080779⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.1156159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1156159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342300v1</w:t>
+                <w:t xml:space="preserve">hal-04342285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Transport of the South Atlantic Subtropical Mode Water in Eddy-Permitting Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combining an Eddy Detection Algorithm with In-Situ Measurements to Study North Brazil Current Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Subirade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L’hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15071897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JC017767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03726926v1</w:t>
+                <w:t xml:space="preserve">hal-04342296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean cross-validated observations from R/Vs L'Atalante , Maria S. Merian , and Meteor and related platforms as part of the EUREC 4 A-OA/ATOMIC campaign</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of upstream variability on the Loop Current dynamics in numerical simulations of the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric P Chassignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry S Dukhovskoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L Morey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1080779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1080779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-1801-2023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159200v1</w:t>
+                <w:t xml:space="preserve">hal-04342300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Mesoscale Eddies of Eastern Upwelling Origins in the Atlantic Ocean and Their Role in Offshore Transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formation and Transport of the South Atlantic Subtropical Mode Water in Eddy-Permitting Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Laxenaire</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.835260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127, 6, p. 59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984470v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelf Water Export at the Brazil-Malvinas Confluence Evidenced From Combined in situ and Satellite Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterizing Mesoscale Eddies of Eastern Upwelling Origins in the Atlantic Ocean and Their Role in Offshore Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.857594⟩</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.835260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653788v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildfire aerosol deposition likely amplified a summertime Arctic phytoplankton bloom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas S Hamilton</w:t>
+                <w:t xml:space="preserve">Shelf Water Export at the Brazil-Malvinas Confluence Evidenced From Combined in situ and Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Harmel</w:t>
+                <w:t xml:space="preserve">Marcelo Barreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Lacour</w:t>
+                <w:t xml:space="preserve">Romina Trinchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana N Bernstein</w:t>
+                <w:t xml:space="preserve">Camila de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.201. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-022-00511-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.857594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342303v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wildfire aerosol deposition likely amplified a summertime Arctic phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas S Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Harmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana N Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00511-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263758v1</w:t>
+                <w:t xml:space="preserve">hal-04342303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Mesoscale Eddies on Deep Chlorophyll Maxima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marin Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL093470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03215002v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mesoscale Eddies on Deep Chlorophyll Maxima</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saleh Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susheel Adusumilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL093470⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312063v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03215002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felix Ament</w:t>
+                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan M. Blyth</w:t>
+                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03023368v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The South Atlantic Meridional Overturning Circulation and Mesoscale Eddies in the First GO SHIP Section at 34.5°S</w:t>
+                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Manta</w:t>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Speich</w:t>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Karstensen</w:t>
+                <w:t xml:space="preserve">David Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hummels</w:t>
+                <w:t xml:space="preserve">Felix Ament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kersalé</w:t>
+                <w:t xml:space="preserve">Alan M. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JC016962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03726957v1</w:t>
+                <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship- and island-based atmospheric soundings from the 2020 EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A field campaign</w:t>
               </w:r>
@@ -3079,882 +3079,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02918594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agulhas Ring Heat Content and Transport in the South Atlantic Estimated by Combining Satellite Altimetry and Argo Profiling Floats Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">The South Atlantic Meridional Overturning Circulation and Mesoscale Eddies in the First GO SHIP Section at 34.5°S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hummels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015511⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03726972v1</w:t>
+                <w:t xml:space="preserve">insu-03726957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Thermohaline Structure of One Agulhas Ring Reconstructed from Satellite Altimetry and Argo Floats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Agulhas Ring Heat Content and Transport in the South Atlantic Estimated by Combining Satellite Altimetry and Argo Profiling Floats Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stegner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 124 (12), pp.8969-9003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014426⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03727003v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tropical Atlantic Observing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory R. Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moored observations of mesoscale features in the Cape Basin: characteristics and local impacts on water mass distributions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the Thermohaline Structure of One Agulhas Ring Reconstructed from Satellite Altimetry and Argo Floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stegner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-14-923-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (12), pp.8969-9003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658657v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03727003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticyclonic Eddies Connecting the Western Boundaries of Indian and Atlantic Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (11), pp.7651-7677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JC014270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indo-Atlantic Exchange, Mesoscale Dynamics, and Antarctic Intermediate Water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Moored observations of mesoscale features in the Cape Basin: characteristics and local impacts on water mass distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarron Lamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.923-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-14-923-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JC013521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03658685v1</w:t>
+                <w:t xml:space="preserve">hal-03658657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indo-Atlantic Exchange, Mesoscale Dynamics, and Antarctic Intermediate Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Astrid Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.3286-3306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Orbitally Forced Hyperstratification of the Oligocene South Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik Liebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Fraguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce H C Bosmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (5), pp.511 - 529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017pa003222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3964,404 +4098,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EUREC4A-Ocean/Atmosphere campaign: status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordani Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Niyonkuru Meroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Biogeochemical Argo Science and Technology in Dissemination and Outreach – Selected Activities with a Focus on the Southern Ocean and Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Scheurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4371,147 +4505,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Observations Unveil (Sub)Mesoscale Heat Fluxes Shaping Upper-Ocean Heat Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly De Marez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Pallàs-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Tenreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4521,114 +4655,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du devenir des tourbillons des Aiguilles et de leur transport dans l’océan Atlantique Sud à partir d’observations satellitaires et in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Paris Saclay (COmUE), 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SACLX005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02293794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4775,51 +4909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barabinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'H&#233;garet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Subirade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1849-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16224336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Pirro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laxenaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80293-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#8217;h&#233;garet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Manta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Durante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Candela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sheinbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1156159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Chassignet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Dukhovskoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Morey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1080779" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Baranowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1801-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.835260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Barreiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Trinchin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Mello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.857594" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana N Bernstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00511-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093470" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karstensen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hummels" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016962" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918594v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Christine Stephan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schnitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schulz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Szoeke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-491-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726972v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015511" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersal&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarron Lamont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-923-2018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Astrid Capuano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013521" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Liebrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Raffi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Fraguas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce H C Bosmans" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017pa003222" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293794v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLX005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly de Marez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL120922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barabinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'H&#233;garet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Subirade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1849-2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16224336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Pirro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laxenaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80293-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Baranowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1801-2023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Manta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Durante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Candela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Send" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sheinbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1156159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#8217;h&#233;garet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071897" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Chassignet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S Dukhovskoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Morey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1080779" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017767" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.835260" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Barreiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Trinchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Mello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.857594" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana N Bernstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00511-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918594v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Christine Stephan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schnitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Schulz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Szoeke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-491-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karstensen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hummels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016962" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stegner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015511" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00206" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014426" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersal&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarron Lamont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-923-2018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Astrid Capuano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013521" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Liebrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Raffi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Fraguas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce H C Bosmans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017pa003222" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293794v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLX005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>