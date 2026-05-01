--- v1 (2026-03-28)
+++ v2 (2026-05-01)
@@ -1196,230 +1196,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que changent les politiques sociales ? Enjeux théoriques et défis méthodologiques de la mesure des effets de l’accompagnement social des CAF</w:t>
+                <w:t xml:space="preserve">Les trajectoires institutionnelles des jeunes accueillis en Institut Thérapeutique Éducatif et Pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Changer?". 9ème Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">XXIe Congrès des sociologues de langue française : La société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244276v1</w:t>
+                <w:t xml:space="preserve">hal-03244343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires institutionnelles des jeunes accueillis en Institut Thérapeutique Éducatif et Pédagogique</w:t>
+                <w:t xml:space="preserve">Que changent les politiques sociales ? Enjeux théoriques et défis méthodologiques de la mesure des effets de l’accompagnement social des CAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès des sociologues de langue française : La société morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">"Changer?". 9ème Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244343v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring non-take-up of social benefits in France: focus on the RSA and the PA</w:t>
               </w:r>
@@ -3218,51 +3218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9F087DE"/>
+    <w:nsid w:val="AD389D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3449,51 +3449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-le-gall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0557-2935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192676547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459626489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010935v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannafi Cyrine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall R&#233;mi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spol.70032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Hannafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung Loriente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04154433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahida Boulaar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou&#235;rat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Omalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rode" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung-Loriente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-le-gall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0557-2935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192676547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459626489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010935v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannafi Cyrine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall R&#233;mi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spol.70032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Hannafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung Loriente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04154433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahida Boulaar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou&#235;rat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Omalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rode" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung-Loriente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>