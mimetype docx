--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,3163 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3112 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Le Gall </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Université de Lorraine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-le-gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0557-2935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192676547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Td0TPHcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000459626489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the determinants of permanent and temporary non-take-up of the French minimum-income benefit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannafi Cyrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gall Rémi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spol.70032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010935v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l’impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.735-759. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours et non-recours à la prime d’activité : une évaluation en termes de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Hannafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.841-873. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labour market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les effets de l’accompagnement social ? Les principaux enseignements d’une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2018.3268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des demandeurs d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'immigration en France, 385, pp.80-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets paradoxaux de la surveillance électronique dans un centre d'appels sous-traitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement associatif au logement et capabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TETRAS, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des effets des activités de l’association AMLI en termes d’accès et de maintien au logement sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème rencontre du RIUESS "L'ESS hors-la-loi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des effets des activités de l’association AMLI en termes d’accès et de maintien au logement sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l'Association Française d'Économie Politique, " Face aux crises, des planifications sont-elles possibles ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ART-DEV, Université de Montpellier, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que changent les politiques sociales ? Enjeux théoriques et défis méthodologiques de la mesure des effets de l’accompagnement social des CAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Changer?". 9ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires institutionnelles des jeunes accueillis en Institut Thérapeutique Éducatif et Pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Parron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès des sociologues de langue française : La société morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring non-take-up of social benefits in France: focus on the RSA and the PA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Hannafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert workshop ‘non-take-up and coverage’ of social benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Effets de la surveillance électronique. Une expérimentation dans un centre d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 2016, Espaces numériques, 978-2-7462-4730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et effets de l’accompagnement social des Caf sur leurs publics : mesurer les évolutions des « capabilités » et du bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jung Loriente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-ssentiel CNAF Collection Etudes et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la solidarité : l'impossible réforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gravoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l'impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier les règles d'évaluation pour développer l'accompagnement à la réussite des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labor market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conformisme des recruteurs : une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la performance sociale à l’utilité sociale - Mesure des effets des activités de l’association AMLI en termes d’accès et de maintien au logement sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahida Boulaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Louërat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine; Association pour l’Accompagnement, le Mieux-être et le Logement des Isolés. 2025, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer régulièrement le non-recours au RSA et à la prime d’activité : méthode et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Hannafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Omalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dossiers de la Drees 92, DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularly measuring the non-take-up of the RSA and the employment bonus: method and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Hannafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Omalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de la DREES n°92, Direction de la recherche des études, de l'évaluation et des statistiques (DREES) Ministère de l'Emploi et de la Solidarité. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier le non-recours aux minima sociaux en Europe : un phénomène d’ampleur qui peine à susciter le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Hannafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dossiers de la Drees 94, DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-take-up of minimum social benefits: quantification in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Hannafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de la DREES n°94, Direction de la recherche des études, de l'évaluation et des statistiques (DREES) Ministère de l'Emploi et de la Solidarité. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les effets de l'accompagnement social des Caf sur les publics : une approche par les capabilités et le bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jung Loriente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 224, Dossier d'Etude, CNAF. 2021, 201 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de littérature critique. L'accompagnement social et ses effets sur les bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Émond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jung-Loriente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 195, Dossier d'étude CNAF. 2017, pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des dispositifs de vérification de l’information : une approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02152377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3218,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD389D37"/>
+    <w:nsid w:val="43159D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3449,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-le-gall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0557-2935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192676547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459626489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010935v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannafi Cyrine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall R&#233;mi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spol.70032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Hannafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung Loriente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04154433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahida Boulaar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou&#235;rat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Omalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rode" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung-Loriente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-le-gall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0557-2935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192676547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Td0TPHcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459626489" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010935v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannafi Cyrine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall R&#233;mi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spol.70032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Hannafi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung Loriente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04154433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahida Boulaar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou&#235;rat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Omalek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rode" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung-Loriente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>