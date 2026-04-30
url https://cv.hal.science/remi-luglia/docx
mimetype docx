--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -375,450 +375,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux origines des espaces naturels protégés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nature et société, 47, pp.88-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.6229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04060346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Our Neighbor the Beaver: Anthropomorphism to Facilitate Environmental Mediation in Rural France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cloiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51, pp.513-528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10745-023-00406-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04076519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts de la grande aventure de la protection de la nature</w:t>
+                <w:t xml:space="preserve">La protection de la nature ne date pas d’hier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Questions de nature. Plus de 100 experts répondent, Hors-série 19, p. 176</w:t>
+              <w:t xml:space="preserve">, 2022, Questions de nature. Plus de 100 experts répondent, Hors-série 19, p. 177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04014995v1</w:t>
+                <w:t xml:space="preserve">halshs-04014996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point de vue d’un naturaliste sur les enjeux autour du castor d’Europe en France</w:t>
+                <w:t xml:space="preserve">Les débuts de la grande aventure de la protection de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Questions de nature. Plus de 100 experts répondent, Hors-série 19, p. 84</w:t>
+              <w:t xml:space="preserve">, 2022, Questions de nature. Plus de 100 experts répondent, Hors-série 19, p. 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014699v1</w:t>
+                <w:t xml:space="preserve">halshs-04014995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de la nature ne date pas d’hier</w:t>
+                <w:t xml:space="preserve">Point de vue d’un naturaliste sur les enjeux autour du castor d’Europe en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Questions de nature. Plus de 100 experts répondent, Hors-série 19, p. 177</w:t>
+              <w:t xml:space="preserve">, 2022, Questions de nature. Plus de 100 experts répondent, Hors-série 19, p. 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04014996v1</w:t>
+                <w:t xml:space="preserve">hal-04014699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures changeantes de la protection de la nature (XIXe - XXe siècles)</w:t>
               </w:r>
@@ -867,881 +867,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Premiers jalons pour une histoire de la protection des oiseaux en France métropolitaine (milieu XIXe s. - Entre-deux-guerres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les oiseaux, 2, pp.481-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les extinctions ou conserver la nature ordinaire. Quels combats historiques pour les naturalistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16e Rencontres Bourgogne-Franche-Comté Nature. La 6e extinction des espèces. Et maintenant ?, 31, pp.275-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Premiers jalons pour une histoire de la protection des oiseaux en France métropolitaine (milieu XIXe s. - Entre-deux-guerres)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre avec les &amp;quot;nuisibles&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Des Animaux et des Hommes, Numéro spécial 46, p. 88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ragondin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Des Animaux et des Hommes, Numéro spécial 46, p. 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nuisible, d’hier à aujourd’hui. Vers une cohabitation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance de la Réserve de Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 439, p. 24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le castor bâtisseur de Blois (2011-2016). De l’adaptation des espèces protégées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinsach Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 302, p. 25-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards historiques sur les premiers espaces naturels protégés de France métropolitaine (XIX-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les oiseaux, 2, pp.481-496</w:t>
+              <w:t xml:space="preserve">, 2016, 1, pp.283-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...305 lines deleted...]
-                <w:t xml:space="preserve">Le castor bâtisseur de Blois (2011-2016). De l’adaptation des espèces protégées</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de 1976 au miroir de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pinsach Jean</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 302, p. 25-32</w:t>
+              <w:t xml:space="preserve">, 2016, 298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le nuisible, d’hier à aujourd’hui. Vers une cohabitation ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le castor ne s’est-il pas éteint en Europe ? Regards d’un historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.5-8</w:t>
+              <w:t xml:space="preserve">Bourgogne Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°21-22, p. 163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la patrimonialisation du castor d’Europe à la protection d’un paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113437v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01250635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savant, le saumon et l’ingénieur. La Société d’acclimatation, l’État et le dépeuplement des cours d’eau à la fin du XIXe siècle</w:t>
               </w:r>
@@ -2111,173 +2111,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04293498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des castors et des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Contamina; Fernando Copello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'animal et son langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.93-108, 2022, (Interférences), 978-2-7535-8656-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivons heureux, vivons cachés ! &amp;quot; Les adaptations des castors d’Europe (Castor fiber) à l’anthropisation de leur monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Baratay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les animaux historicisés. Pourquoi situer leurs comportements dans le temps et l’espace ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, Éditions de la Sorbonne, pp.209-228, 2022, (Homme et société), 979-10-351-0838-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014681v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04014684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un étranger de chez nous. La problématique du retour chez le castor d’Europe (France, XIXe-XXIe siècles)</w:t>
               </w:r>
@@ -2909,165 +2909,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Castor est dans le fleuve. La construction contemporaine d’une cohabitation avec le sauvage (XIXe – XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Rencontres Internationales « Des Bêtes et des Hommes » - Les animaux sont dans la place. La longue histoire d’une cohabitation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Calhiste (EA4343), Université de Valenciennes et du Hainaut-Cambrésis, May 2017, Valenciennes, France. pp.113-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’une Nature pour l’Homme à une Nature sans hommes ? Mutations naturalistes à la charnière des XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Pour une anthropologie historique de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Oct 2015, Poitiers, France. pp.165-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279275v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02279270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3141,151 +3141,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Société d'acclimatation (1854-1939). Une origine du courant naturaliste de protection de la nature en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, [p. ?]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albert Chappellier (1873-1949). Un acteur méconnu de la protection de la nature au XXe siècle [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Luglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961714v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01001834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3440,51 +3440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541586v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Treillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public-pur-production.azurewebsites.net/product/9242/de-la-reserve-integrale-a-la-nature-ordinaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.168262" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00406-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.6229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03480985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03480989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03481001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05476573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsach Jean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03481005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/edition.php?id=8337ttps://books.openedition.org/cths/15710" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.107398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.vanda.2019.01.0205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03481018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541586v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Treillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public-pur-production.azurewebsites.net/product/9242/de-la-reserve-integrale-a-la-nature-ordinaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.168262" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.6229" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00406-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03480985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03481001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03480989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05476573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsach Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03481005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/edition.php?id=8337ttps://books.openedition.org/cths/15710" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.107398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.vanda.2019.01.0205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03481018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>