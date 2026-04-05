--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -490,1119 +490,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05488713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel binding with magnetite nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetite Stoichiometry (Fe(II)/Fe(III)) Controls on Trivalent Chromium Surface Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Takumi Yomogida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">Thi Tuyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.2815-2827. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (11), pp.5747-5755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4EN01114G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c12899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05022899v1</w:t>
+                <w:t xml:space="preserve">insu-05000328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High stabilization of pentavalent uranium on magnetite nanoparticles evidenced by high-energy-resolution X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Yomogida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takumi Yomogida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Fablet</w:t>
+                <w:t xml:space="preserve">Kohei Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syuntaro Dei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (91), pp.17926-17929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5CC04540A.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05314225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underestimated and important role of thiol moieties in predicting the fate of toxic metals in the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel binding with magnetite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101888⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.2815-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EN01114G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04988318v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05022899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Sorptive Fractionation of Organic Matter at the Goethite-Water Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The underestimated and important role of thiol moieties in predicting the fate of toxic metals in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marawit Tesfa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121505⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.101888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05016554v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite Stoichiometry (Fe(II)/Fe(III)) Controls on Trivalent Chromium Surface Speciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+                <w:t xml:space="preserve">Assessment of the Sorptive Fractionation of Organic Matter at the Goethite-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi Tuyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (11), pp.5747-5755. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, pp.121505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c12899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05000328v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05016554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium surface complexation modeling with metastable natural colloids: the key to predict the oxidation state distribution of trace elements?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Selective recovery of Co(II), Mn(II), Cu(II) and Ni(II) by multiple step batch treatments with nanocellulose products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Borja Ojembarrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aline Dia</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Merayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeles Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101820⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (59), pp.66725-66741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35699-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04608979v1</w:t>
+                <w:t xml:space="preserve">hal-04993496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facet-Dependent Adsorption of Rare Earth Elements (REEs) and Actinides onto Goethite: REE Pattern Variability and Cerium Anomaly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Equilibrium surface complexation modeling with metastable natural colloids: the key to predict the oxidation state distribution of trace elements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dutruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (49), pp.21729-21739. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.101820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c04406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04801465v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04608979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective recovery of Co(II), Mn(II), Cu(II) and Ni(II) by multiple step batch treatments with nanocellulose products</w:t>
+                <w:t xml:space="preserve">Facet-Dependent Adsorption of Rare Earth Elements (REEs) and Actinides onto Goethite: REE Pattern Variability and Cerium Anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco de Borja Ojembarrena</w:t>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric van Hullebusch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Marsac</w:t>
+                <w:t xml:space="preserve">Keran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Merayo</w:t>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeles Blanco</w:t>
+                <w:t xml:space="preserve">Lionel Dutruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (59), pp.66725-66741. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (49), pp.21729-21739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35699-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c04406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993496v1</w:t>
+                <w:t xml:space="preserve">insu-04801465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements binding to humic acids: NICA-Donnan model parameterization</w:t>
               </w:r>
@@ -1627,51 +1627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan E Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1716,286 +1716,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic description of Lead sorption onto nanoplastics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">What are the effects of environmental factors on Co speciation at magnetite surface?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.1671-1681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3en00677h⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.2036-2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3en00962a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04465006v1</w:t>
+                <w:t xml:space="preserve">insu-04521341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the effects of environmental factors on Co speciation at magnetite surface?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mechanistic description of Lead sorption onto nanoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.2036-2048. </w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.1671-1681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3en00962a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3en00677h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04521341v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04465006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Comment by Terence McCarthy and Marc Humphries on “Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions”</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2119,64 +2119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding Mechanisms of Trivalent Chromium on Colloidal Phases from Ultramafic Systems: Insights from Batch Experiments and XAS Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,1318 +2247,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04713962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic surface complexation approach for the prediction of rare earth element reactive transport in quartz porous media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 634, pp.121601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121601⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04132399v1</w:t>
+                <w:t xml:space="preserve">insu-04099631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying growth behavior of redox-sensitive nanoparticles on 1:1 and 2:1 clay surfaces: mechanistic insights on preferential toxic ions removal in mono, co and multi-metal contaminated waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Khandelwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekta Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Schild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 461, pp.141883. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.141883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03997222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of magnetite-Co interactions: from environmentally relevant trace Co levels to core-shell Fe3O4@Co(OH)2 nanoparticles with magnetic applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mechanistic surface complexation approach for the prediction of rare earth element reactive transport in quartz porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3en00379e⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 634, pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04206732v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04132399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Blanc-Biscarat</w:t>
+                <w:t xml:space="preserve">Investigation of magnetite-Co interactions: from environmentally relevant trace Co levels to core-shell Fe3O4@Co(OH)2 nanoparticles with magnetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lupsea-Toader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Margaux Kerdiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.3051-3061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3en00379e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04135724v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04206732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalidixic Acid and Fe(II)/Cu(II) Coadsorption at Goethite and Akaganéite Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Sun</w:t>
+                <w:t xml:space="preserve">C. Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Marsac</w:t>
+                <w:t xml:space="preserve">M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc-Biscarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c05727⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 471, pp.144244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04240284v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04135724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Acid–Base Properties and Electrical Charge of Organic Matter Using Spectrophotometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nalidixic Acid and Fe(II)/Cu(II) Coadsorption at Goethite and Akaganéite Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marawit Tesfa</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57 (32), pp.12053-12062. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 57 (41), pp.15680-15692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c05727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c04965⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">insu-04182319v1</w:t>
+                <w:t xml:space="preserve">insu-04240284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Estimating the Acid–Base Properties and Electrical Charge of Organic Matter Using Spectrophotometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (32), pp.12053-12062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c04965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04146768v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organic ligands on the stoichiometry of magnetite nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3na00240c⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.e2023GC010978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04181535v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of organic ligands on the stoichiometry of magnetite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
+                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (16), pp.4213 - 4223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3na00240c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04099631v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04181535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute and Relative Positioning of Natural Organic Matter Acid–Base Potentiometric Titration Curves: Implications for the Evaluation of the Density of Charged Reactive Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marawit Tesfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3599,338 +3599,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nanomagnetite stoichiometry (Fe(II)/Fe(III)) under contrasting pH and redox conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">Interactions of Anti-Inflammatory and Antibiotic Drugs at Mineral Surfaces Can Control Environmental Fate and Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Heberling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2en00112h⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.2378-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03681055v1</w:t>
+                <w:t xml:space="preserve">insu-03485178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Anti-Inflammatory and Antibiotic Drugs at Mineral Surfaces Can Control Environmental Fate and Transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Cheng</w:t>
+                <w:t xml:space="preserve">Prediction of nanomagnetite stoichiometry (Fe(II)/Fe(III)) under contrasting pH and redox conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lian Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Frank Heberling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (4), pp.2378-2385. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2363-2371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2en00112h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03485178v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03681055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,373 +4135,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03681071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy spectrophotometric acid-base titration protocol for dissolved organic matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Metal-binding processes on Nanoplastics : Rare earth elements as a probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101721⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (6), pp.2094-2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2EN00048B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03664468v1</w:t>
+                <w:t xml:space="preserve">insu-03651384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-binding processes on Nanoplastics : Rare earth elements as a probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+                <w:t xml:space="preserve">An easy spectrophotometric acid-base titration protocol for dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván David Osorio Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (6), pp.2094-2103. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.101721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2EN00048B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03651384v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03664468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicate surface coverage controls quinolone transport in saturated porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 607, pp.347-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4529,1164 +4529,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03325535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium isotope fractionation during complexation with humic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of organic compounds on the retention of radionuclides in clay rocks: Mechanisms and specificities of Eu(III), Th(IV), and U(VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Chrastny</w:t>
+                <w:t xml:space="preserve">Lizaveta Fralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Vaňková</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00646⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.104859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03213057v1</w:t>
+                <w:t xml:space="preserve">insu-03099349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Carboxylate-Silicate Binding at Iron Oxyhydroxide Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Cheng</w:t>
+                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03414652v1</w:t>
+                <w:t xml:space="preserve">insu-03117726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Lupsea-Toader</w:t>
+                <w:t xml:space="preserve">Cadmium isotope fractionation during complexation with humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Chrastny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Vaňková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (11), pp.7430-7444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03171594v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03213057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling rare earth elements binding to humic acids with model VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 567, pp.120099. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03137052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of long-term storage of various redox-sensitive supported nanocomposites on their application in removal of dyes from wastewater: mechanisms delineation through spectroscopic investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nisha Singh</w:t>
+                <w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blanc-Biscarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.129353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02893076v1</w:t>
+                <w:t xml:space="preserve">insu-03171594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the effects of redox conditions and dissolved Fe2+ on nanomagnetite stoichiometry by wet chemistry, XRD, XAS and XMCD</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Competitive Carboxylate-Silicate Binding at Iron Oxyhydroxide Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boily</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1EN00219H⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (44), pp.13107-13115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03263142v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic compounds on the retention of radionuclides in clay rocks: Mechanisms and specificities of Eu(III), Th(IV), and U(VI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Thory</w:t>
+                <w:t xml:space="preserve">Probing the effects of redox conditions and dissolved Fe2+ on nanomagnetite stoichiometry by wet chemistry, XRD, XAS and XMCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (8), pp.2098-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1EN00219H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03099349v2</w:t>
+                <w:t xml:space="preserve">insu-03263142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Impact of long-term storage of various redox-sensitive supported nanocomposites on their application in removal of dyes from wastewater: mechanisms delineation through spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Khandelwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouxel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1933. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.123375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03117726v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02893076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of organic matter–goethite interactions on reactive transport of nalidixic acid: column study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191, pp.110187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sungjun Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunho Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5984,90 +5984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Quinolone Antibiotics to Goethite under Seawater Conditions: Application of a Surface Complexation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (3), pp.1130-1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6114,64 +6114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron speciation in iron–organic matter nanoaggregates: a kinetic approach coupling Quick-EXAFS and MCR-ALS chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6365,77 +6365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of magnetite stoichiometry on the binding of emerging organic contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (2), pp.467-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6463,429 +6463,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01662350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling metal ion-humic substances complexation in highly saline conditions</w:t>
+                <w:t xml:space="preserve">Neptunium sorption and redox speciation at the illite surface under highly saline conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi M Marsac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+                <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian M Marquardt</w:t>
+                <w:t xml:space="preserve">Christian Michael Maquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215, pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01467504v1</w:t>
+                <w:t xml:space="preserve">insu-01588250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neptunium sorption and redox speciation at the illite surface under highly saline conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorption and redox speciation of plutonium at the illite surface under highly saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Michael Maquardt</w:t>
+                <w:t xml:space="preserve">Nidhu Lal Banika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Dardenne</w:t>
+                <w:t xml:space="preserve">Johannes Luetzenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 485, pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01588250v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and redox speciation of plutonium at the illite surface under highly saline conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling metal ion-humic substances complexation in highly saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Diascorn</w:t>
+                <w:t xml:space="preserve">Rémi M Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Bender</w:t>
+                <w:t xml:space="preserve">Christian M Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 485, pp.59-64. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.52-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438105v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01467504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tc interaction with crystalline rock from Äspö (Sweden): Effect of in-situ rock redox capacity</w:t>
               </w:r>
@@ -6910,51 +6910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Totskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Schild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Pidchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6999,533 +6999,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01715154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi M Marsac</w:t>
+                <w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: mechanistic modeling of binding and co-binding of nalidixic acid and niflumic acid at goethite surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Réal</w:t>
+                <w:t xml:space="preserve">Cheng Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhul Lal Banik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (20), pp.11617-11624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01588240v1</w:t>
+                <w:t xml:space="preserve">insu-01588238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: mechanistic modeling of binding and co-binding of nalidixic acid and niflumic acid at goethite surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi M Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Wei</w:t>
+                <w:t xml:space="preserve">Nidhul Lal Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boily</w:t>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (20), pp.11617-11624. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01588238v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01588240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: Molecular investigations of dimer formation at goethite/water interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction Kinetics of Nitroaromatic Compounds by Titanium Substituted Magnetite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02835⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (21), pp.11399-11406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01557413v1</w:t>
+                <w:t xml:space="preserve">hal-01559202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction Kinetics of Nitroaromatic Compounds by Titanium Substituted Magnetite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: Molecular investigations of dimer formation at goethite/water interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (21), pp.11399-11406. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (15), pp.8343-8349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559202v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01557413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxolinic Acid Binding at Goethite and Akaganeite Surfaces: Experimental Study and Modeling</w:t>
               </w:r>
@@ -7550,51 +7550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (2), pp.660-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7628,103 +7628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption and Redox Speciation of Plutonium at the Illite Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (4), pp.2092 - 2098. </w:t>
@@ -7762,77 +7762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First structural characterization of Pa(IV) in aqueous solution and quantum chemical investigations of the tetravalent actinides up to Bk(IV): the evidence of a curium break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Mohamed Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8024,1942 +8024,1942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of multi-dentate surface complexes and diffuse layer implementation in various speciation codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Bacteria-mediated reduction of As(V)-doped lepidocrocite in a flooded soil sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Kulik</w:t>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy E Payne</w:t>
+                <w:t xml:space="preserve">Anne Fahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengrong Xue</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55, pp.128 - 137. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 406, pp.34-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904344v1</w:t>
+                <w:t xml:space="preserve">insu-01145497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montmorillonite colloids: I. Characterization and stability of dispersions with different size fractions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Np(V) complexation with propionate in 0.5–4 M NaCl solutions at 20–85 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Finck</w:t>
+                <w:t xml:space="preserve">Aleksandr N Vasiliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu L Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Rothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.05.028⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (8), pp.3837 - 3844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT03688C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904321v1</w:t>
+                <w:t xml:space="preserve">hal-01904329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">Sensitive Redox Speciation of Iron, Neptunium, and Plutonium by Capillary Electrophoresis Hyphenated to Inductively Coupled Plasma Sector Field Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Heinrich Graser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Anne Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Lagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michael Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (19), pp.9786 - 9794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b02051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265582v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading on the nature of the REE–humate complexes as determined by Yb3+ and Sm3+ LIII-edge EXAFS analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of multi-dentate surface complexes and diffuse layer implementation in various speciation codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoshio Takahashi</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Kulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy E Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengrong Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.12.024⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.128 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01111992v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neptunium redox speciation at the illite surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montmorillonite colloids: I. Characterization and stability of dispersions with different size fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knapp Karin Norrfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Finck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kathy Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.12.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.179 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904147v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of Cm(III) and Eu(III) onto clay minerals under saline conditions: Batch adsorption, laser-fluorescence spectroscopy and modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline N. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2-4), pp.197-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904333v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling plutonium sorption to kaolinite: Accounting for redox equilibria and the stability of surface species</w:t>
+                <w:t xml:space="preserve">Neptunium redox speciation at the illite surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu L Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jens Kratz</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M. Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.39 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904144v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol groups controls on arsenite binding by organic matter: New experimental and modeling evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Effect of loading on the nature of the REE–humate complexes as determined by Yb3+ and Sm3+ LIII-edge EXAFS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.045⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 396, pp.218-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187067v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01111992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Monovalent Electrolytes on the Deprotonation of MAl12 Keggin Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption of Cm(III) and Eu(III) onto clay minerals under saline conditions: Batch adsorption, laser-fluorescence spectroscopy and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schnurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rabung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-014-9250-y⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.192 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904336v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Redox Speciation of Iron, Neptunium, and Plutonium by Capillary Electrophoresis Hyphenated to Inductively Coupled Plasma Sector Field Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Michael Marquardt</w:t>
+                <w:t xml:space="preserve">Modeling plutonium sorption to kaolinite: Accounting for redox equilibria and the stability of surface species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan A Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 400, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b02051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904326v1</w:t>
+                <w:t xml:space="preserve">hal-01904144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Np(V) complexation with propionate in 0.5–4 M NaCl solutions at 20–85 °C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jörg Rothe</w:t>
+                <w:t xml:space="preserve">Thiol groups controls on arsenite binding by organic matter: New experimental and modeling evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (8), pp.3837 - 3844. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.310-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4DT03688C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904329v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01187067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria-mediated reduction of As(V)-doped lepidocrocite in a flooded soil sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Dia</w:t>
+                <w:t xml:space="preserve">The Effect of Monovalent Electrolytes on the Deprotonation of MAl12 Keggin Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lauga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+                <w:t xml:space="preserve">William H Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Fahy</w:t>
+                <w:t xml:space="preserve">Gerhard Furrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Tom Kupcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 406, pp.34-44. </w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2-4), pp.81 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10498-014-9250-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01145497v1</w:t>
+                <w:t xml:space="preserve">hal-01904336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Adsorption of dissolved aluminum on sapphire-c and kaolinite: implications for points of zero charge of clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelmonem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Weerasooriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Institut Für Nukleare Entsorgung, Karlsruher Institut Für Technologie, Karlsruhe, Germany Heberling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1467-4866-15-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00965127v1</w:t>
+                <w:t xml:space="preserve">hal-01904356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of dissolved aluminum on sapphire-c and kaolinite: implications for points of zero charge of clay minerals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Volker Metz</w:t>
+                <w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1467-4866-15-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904356v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00965127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of polynuclear plutonium(IV) species by humic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian M. Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10071,51 +10071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (43), pp.15275</w:t>
@@ -10157,77 +10157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fe competition on REE binding to humic acid: Origin of REE pattern variability in organic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10425,90 +10425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium competitive effect on rare earth elements binding to humic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10542,249 +10542,249 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth element patterns: A tool for identifying trace metal sources during wetland soil reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Dia</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline N. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 284, pp.127 - 137. </w:t>
+              <w:t xml:space="preserve">, 2011, 284 (1-2), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631610v1</w:t>
+                <w:t xml:space="preserve">insu-00611782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved description of the interactions between rare earth elements and humic acids by modeling: PHREEQC-Model VI coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (19), pp.5625 - 5637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10818,236 +10818,236 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth element patterns: A tool for identifying trace metal sources during wetland soil reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline N. Dia</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 284 (1-2), pp.127-137. </w:t>
+              <w:t xml:space="preserve">, 2011, 284, pp.127 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00611782v1</w:t>
+                <w:t xml:space="preserve">hal-04631610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal loading effect on rare earth element binding to humic acid: Experimental and modelling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (6), pp.1749 - 1761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11247,90 +11247,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements in wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11944,51 +11944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D48FCA19"/>
+    <w:nsid w:val="D904134B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12175,51 +12175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-marsac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3166-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157880532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05488713v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT03034J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05314225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Yomogida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Tokunaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuntaro Dei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04540A." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05016554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05000328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c12899" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Borja Ojembarrena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Merayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Blanco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35699-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00677h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04521341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00962a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135448" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03997222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Khandelwal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Singh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Tiwari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04240284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00240c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03485178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06449" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Neweshy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00544H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Ollivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Osorio Leon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101721" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03651384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00048B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boily" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.142" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02261" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03099349v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Fralova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thory" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104859" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110187" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N. Vasiliev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kalmykov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Marquardt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04853" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00210c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01900633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Breitenstein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN18108" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01662350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04849" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Maquardt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dardenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.08.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banika" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Luetzenkirchen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bender" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.09.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01715154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathias Huber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Totskiy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pidchenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.01.026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02900" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557413v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02835" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04940" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05129" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904318v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knapp Karin Norrfors" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouby" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904344v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Kulik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Payne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.07.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904321v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Finck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01111992v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.021" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schnurr" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabung" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.11.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904144v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan A Buda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kratz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904336v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Casey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Furrer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupcik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9250-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Heinrich Graser" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Anne Bender" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lagos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Marquardt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02051" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N Vasiliev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Froehlich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rothe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03688C" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.04.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904356v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Weerasooriya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Institut F&#252;r Nukleare Entsorgung, Karlsruher Institut F&#252;r Technologie, Karlsruhe, Germany Heberling" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Metz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-15-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904152v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Volker Kratz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.039" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Apostolidis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811470v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.01.020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Denecke" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Petersmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dardenne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/430/1/012113" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631610v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.014" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B27DLNSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.07.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611782v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904363v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901765e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674929v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01863419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-marsac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3166-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157880532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05488713v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT03034J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05000328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Yomogida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c12899" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05314225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Tokunaga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuntaro Dei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04540A." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05016554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121505" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Borja Ojembarrena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Merayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Blanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35699-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04521341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00962a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00677h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135448" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03997222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Khandelwal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Singh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Tiwari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04240284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05727" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04965" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00240c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03485178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06449" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Neweshy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00544H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03651384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00048B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Ollivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Osorio Leon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101721" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boily" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.142" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03099349v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Fralova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104859" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02261" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893076v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123375" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110187" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N. Vasiliev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kalmykov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Marquardt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04853" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00210c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01900633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Breitenstein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN18108" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01662350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04849" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Maquardt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dardenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.08.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banika" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Luetzenkirchen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.09.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01715154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathias Huber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Totskiy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pidchenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.01.026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588238v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02900" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02835" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04940" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05129" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904318v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knapp Karin Norrfors" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouby" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145497v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.04.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904329v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N Vasiliev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Froehlich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rothe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03688C" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904326v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Heinrich Graser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Anne Bender" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lagos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Marquardt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904344v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Kulik" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Payne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.07.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904321v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Finck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904147v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01111992v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.024" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904333v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schnurr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabung" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.11.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904144v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan A Buda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kratz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904336v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Casey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Furrer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupcik" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9250-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Weerasooriya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Institut F&#252;r Nukleare Entsorgung, Karlsruher Institut F&#252;r Technologie, Karlsruhe, Germany Heberling" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Metz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-15-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904152v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Volker Kratz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.039" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Apostolidis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811470v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.01.020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Denecke" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Petersmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dardenne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/430/1/012113" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611782v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.014" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B27DLNSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.07.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631610v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904363v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901765e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674929v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01863419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>