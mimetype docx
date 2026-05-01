--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -490,925 +490,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05488713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite Stoichiometry (Fe(II)/Fe(III)) Controls on Trivalent Chromium Surface Speciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+                <w:t xml:space="preserve">Nickel binding with magnetite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Fablet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takumi Yomogida</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Tuyen Nguyen</w:t>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (11), pp.5747-5755. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.2815-2827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c12899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4EN01114G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05000328v1</w:t>
+                <w:t xml:space="preserve">insu-05022899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High stabilization of pentavalent uranium on magnetite nanoparticles evidenced by high-energy-resolution X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takumi Yomogida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaimy Scaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohei Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syuntaro Dei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (91), pp.17926-17929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5CC04540A.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05314225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel binding with magnetite nanoparticles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The underestimated and important role of thiol moieties in predicting the fate of toxic metals in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Proux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4EN01114G⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.101888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05022899v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underestimated and important role of thiol moieties in predicting the fate of toxic metals in the environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the Sorptive Fractionation of Organic Matter at the Goethite-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marsac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101888⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, pp.121505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04988318v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05016554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Sorptive Fractionation of Organic Matter at the Goethite-Water Interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Magnetite Stoichiometry (Fe(II)/Fe(III)) Controls on Trivalent Chromium Surface Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Yomogida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">Thi Tuyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 276, pp.121505. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (11), pp.5747-5755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c12899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05016554v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05000328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective recovery of Co(II), Mn(II), Cu(II) and Ni(II) by multiple step batch treatments with nanocellulose products</w:t>
+                <w:t xml:space="preserve">Facet-Dependent Adsorption of Rare Earth Elements (REEs) and Actinides onto Goethite: REE Pattern Variability and Cerium Anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco de Borja Ojembarrena</w:t>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric van Hullebusch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Marsac</w:t>
+                <w:t xml:space="preserve">Keran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Merayo</w:t>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeles Blanco</w:t>
+                <w:t xml:space="preserve">Lionel Dutruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (59), pp.66725-66741. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (49), pp.21729-21739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35699-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c04406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993496v1</w:t>
+                <w:t xml:space="preserve">insu-04801465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium surface complexation modeling with metastable natural colloids: the key to predict the oxidation state distribution of trace elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72, pp.101820. </w:t>
@@ -1444,2506 +1448,2502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04608979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facet-Dependent Adsorption of Rare Earth Elements (REEs) and Actinides onto Goethite: REE Pattern Variability and Cerium Anomaly</w:t>
+                <w:t xml:space="preserve">Selective recovery of Co(II), Mn(II), Cu(II) and Ni(II) by multiple step batch treatments with nanocellulose products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+                <w:t xml:space="preserve">Francisco de Borja Ojembarrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keran Zhang</w:t>
+                <w:t xml:space="preserve">Eric van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Dia</w:t>
+                <w:t xml:space="preserve">Noemi Merayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dutruch</w:t>
+                <w:t xml:space="preserve">Angeles Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (49), pp.21729-21739. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (59), pp.66725-66741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c04406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35699-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04801465v1</w:t>
+                <w:t xml:space="preserve">hal-04993496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth Elements binding to humic acids: NICA-Donnan model parameterization</w:t>
+                <w:t xml:space="preserve">Rare Earth Elements binding humic acids: NICA-Donnan modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Otero-Fariña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan E Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (1), pp.EN23049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EN23049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the effects of environmental factors on Co speciation at magnetite surface?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mechanistic description of Lead sorption onto nanoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.2036-2048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3en00962a⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.1671-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3en00677h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04521341v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04465006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic description of Lead sorption onto nanoplastics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">What are the effects of environmental factors on Co speciation at magnetite surface?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.1671-1681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3en00677h⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.2036-2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3en00962a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04465006v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04521341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Comment by Terence McCarthy and Marc Humphries on “Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jolivet</w:t>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dauteuil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.e2023GC011315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023gc011315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding Mechanisms of Trivalent Chromium on Colloidal Phases from Ultramafic Systems: Insights from Batch Experiments and XAS Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 704, pp.135448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04713962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of magnetite-Co interactions: from environmentally relevant trace Co levels to core-shell Fe3O4@Co(OH)2 nanoparticles with magnetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Kerdiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.3051-3061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3en00379e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04099631v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04206732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying growth behavior of redox-sensitive nanoparticles on 1:1 and 2:1 clay surfaces: mechanistic insights on preferential toxic ions removal in mono, co and multi-metal contaminated waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mechanistic surface complexation approach for the prediction of rare earth element reactive transport in quartz porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.141883⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 634, pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03997222v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04132399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic surface complexation approach for the prediction of rare earth element reactive transport in quartz porous media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Varying growth behavior of redox-sensitive nanoparticles on 1:1 and 2:1 clay surfaces: mechanistic insights on preferential toxic ions removal in mono, co and multi-metal contaminated waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Khandelwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Schild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121601⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 461, pp.141883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.141883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04132399v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03997222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of magnetite-Co interactions: from environmentally relevant trace Co levels to core-shell Fe3O4@Co(OH)2 nanoparticles with magnetic applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc-Biscarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Kerdiles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">M. Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3en00379e⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 471, pp.144244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04206732v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04135724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nalidixic Acid and Fe(II)/Cu(II) Coadsorption at Goethite and Akaganéite Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Banc</w:t>
+                <w:t xml:space="preserve">Jie Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Tao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (41), pp.15680-15692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c05727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04135724v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04240284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalidixic Acid and Fe(II)/Cu(II) Coadsorption at Goethite and Akaganéite Surfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the Acid–Base Properties and Electrical Charge of Organic Matter Using Spectrophotometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57 (41), pp.15680-15692. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c05727⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 57 (32), pp.12053-12062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c04965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04240284v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Acid–Base Properties and Electrical Charge of Organic Matter Using Spectrophotometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Influence of organic ligands on the stoichiometry of magnetite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c04965⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (16), pp.4213 - 4223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3na00240c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04182319v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04181535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (6), pp.e2023GC010978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organic ligands on the stoichiometry of magnetite nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Masson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (16), pp.4213 - 4223. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3na00240c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04181535v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04099631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute and Relative Positioning of Natural Organic Matter Acid–Base Potentiometric Titration Curves: Implications for the Evaluation of the Density of Charged Reactive Sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+                <w:t xml:space="preserve">Prediction of nanomagnetite stoichiometry (Fe(II)/Fe(III)) under contrasting pH and redox conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome F.L. Duval</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Heberling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c00828⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2363-2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2en00112h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704908v1</w:t>
+                <w:t xml:space="preserve">insu-03681055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Anti-Inflammatory and Antibiotic Drugs at Mineral Surfaces Can Control Environmental Fate and Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Luo</w:t>
+                <w:t xml:space="preserve">Absolute and Relative Positioning of Natural Organic Matter Acid–Base Potentiometric Titration Curves: Implications for the Evaluation of the Density of Charged Reactive Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Xu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56 (4), pp.2378-2385. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06449⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 56 (14), pp.10494-10503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c00828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03485178v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nanomagnetite stoichiometry (Fe(II)/Fe(III)) under contrasting pH and redox conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">Interactions of Anti-Inflammatory and Antibiotic Drugs at Mineral Surfaces Can Control Environmental Fate and Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Heberling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">Lian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (7), pp.2363-2371. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.2378-2385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2en00112h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03681055v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03485178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,51 +4046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4135,1558 +4135,1558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03681071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-binding processes on Nanoplastics : Rare earth elements as a probe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Silicate surface coverage controls quinolone transport in saturated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2EN00048B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 607, pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.08.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03651384v1</w:t>
+                <w:t xml:space="preserve">insu-03325535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy spectrophotometric acid-base titration protocol for dissolved organic matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Metal-binding processes on Nanoplastics : Rare earth elements as a probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101721⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (6), pp.2094-2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2EN00048B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03664468v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03651384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicate surface coverage controls quinolone transport in saturated porous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">An easy spectrophotometric acid-base titration protocol for dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván David Osorio Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 607, pp.347-356. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.101721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.08.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325535v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03664468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic compounds on the retention of radionuclides in clay rocks: Mechanisms and specificities of Eu(III), Th(IV), and U(VI)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Competitive Carboxylate-Silicate Binding at Iron Oxyhydroxide Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boily</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104859⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (44), pp.13107-13115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03099349v2</w:t>
+                <w:t xml:space="preserve">hal-03414652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Modeling rare earth elements binding to humic acids with model VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 567, pp.120099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03117726v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03137052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium isotope fractionation during complexation with humic acid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blanc-Biscarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Vaňková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00646⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.129353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03213057v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03171594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rare earth elements binding to humic acids with model VII</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Cadmium isotope fractionation during complexation with humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Chrastny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Vaňková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120099⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (11), pp.7430-7444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03137052v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03213057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Impact of long-term storage of various redox-sensitive supported nanocomposites on their application in removal of dyes from wastewater: mechanisms delineation through spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Khandelwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.123375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03171594v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02893076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Carboxylate-Silicate Binding at Iron Oxyhydroxide Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Probing the effects of redox conditions and dissolved Fe2+ on nanomagnetite stoichiometry by wet chemistry, XRD, XAS and XMCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02261⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (8), pp.2098-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1EN00219H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414652v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03263142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the effects of redox conditions and dissolved Fe2+ on nanomagnetite stoichiometry by wet chemistry, XRD, XAS and XMCD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Effect of organic compounds on the retention of radionuclides in clay rocks: Mechanisms and specificities of Eu(III), Th(IV), and U(VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizaveta Fralova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1EN00219H⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.104859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03263142v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03099349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of long-term storage of various redox-sensitive supported nanocomposites on their application in removal of dyes from wastewater: mechanisms delineation through spectroscopic investigations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ekta Tiwari</w:t>
+                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisha Singh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 401, pp.123375. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02893076v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03117726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of organic matter–goethite interactions on reactive transport of nalidixic acid: column study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191, pp.110187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5759,64 +5759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sungjun Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunho Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (12), pp.3773-3782. </w:t>
@@ -5880,51 +5880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr N. Vasiliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu L Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Kalmykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,90 +5984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Quinolone Antibiotics to Goethite under Seawater Conditions: Application of a Surface Complexation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (3), pp.1130-1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6114,64 +6114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron speciation in iron–organic matter nanoaggregates: a kinetic approach coupling Quick-EXAFS and MCR-ALS chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,663 +6229,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02178213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring dissolved organic matter in estuarine and marine waters: size-exclusion chromatography with various detection methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence of magnetite stoichiometry on the binding of emerging organic contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo D. Riso</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN18108⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.467-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b04849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01900633v1</w:t>
+                <w:t xml:space="preserve">insu-01662350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of magnetite stoichiometry on the binding of emerging organic contaminants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Measuring dissolved organic matter in estuarine and marine waters: size-exclusion chromatography with various detection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Breitenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Waeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo D. Riso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (2), pp.467-473. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (7), pp.436-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b04849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN18108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01662350v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01900633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neptunium sorption and redox speciation at the illite surface under highly saline conditions</w:t>
+                <w:t xml:space="preserve">Modeling metal ion-humic substances complexation in highly saline conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Rémi M Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu L Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Michael Maquardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kathy Dardenne</w:t>
+                <w:t xml:space="preserve">Christian M Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01588250v1</w:t>
+                <w:t xml:space="preserve">insu-01467504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and redox speciation of plutonium at the illite surface under highly saline conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Neptunium sorption and redox speciation at the illite surface under highly saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhu Lal Banika</w:t>
+                <w:t xml:space="preserve">Christian Michael Maquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Luetzenkirchen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Bender</w:t>
+                <w:t xml:space="preserve">Kathy Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.09.013⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215, pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438105v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01588250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling metal ion-humic substances complexation in highly saline conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption and redox speciation of plutonium at the illite surface under highly saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu Lal Banika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Luetzenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi M Marsac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+                <w:t xml:space="preserve">Alexandre Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian M Marquardt</w:t>
+                <w:t xml:space="preserve">Kerstin Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 79, pp.52-64. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 485, pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01467504v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tc interaction with crystalline rock from Äspö (Sweden): Effect of in-situ rock redox capacity</w:t>
               </w:r>
@@ -6897,64 +6897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathias Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Totskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Schild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Pidchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6999,602 +6999,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01715154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: mechanistic modeling of binding and co-binding of nalidixic acid and niflumic acid at goethite surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi M Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Wei</w:t>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boily</w:t>
+                <w:t xml:space="preserve">Nidhul Lal Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02900⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01588238v1</w:t>
+                <w:t xml:space="preserve">insu-01588240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+                <w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: mechanistic modeling of binding and co-binding of nalidixic acid and niflumic acid at goethite surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhul Lal Banik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">Cheng Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (20), pp.11617-11624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01588240v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01588238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction Kinetics of Nitroaromatic Compounds by Titanium Substituted Magnetite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: Molecular investigations of dimer formation at goethite/water interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01920⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (15), pp.8343-8349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559202v1</w:t>
+                <w:t xml:space="preserve">insu-01557413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: Molecular investigations of dimer formation at goethite/water interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Reduction Kinetics of Nitroaromatic Compounds by Titanium Substituted Magnetite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (15), pp.8343-8349. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (21), pp.11399-11406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01557413v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxolinic Acid Binding at Goethite and Akaganeite Surfaces: Experimental Study and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (2), pp.660-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7628,103 +7628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption and Redox Speciation of Plutonium at the Illite Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (4), pp.2092 - 2098. </w:t>
@@ -7762,77 +7762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First structural characterization of Pa(IV) in aqueous solution and quantum chemical investigations of the tetravalent actinides up to Bk(IV): the evidence of a curium break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Mohamed Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7909,51 +7909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montmorillonite colloids: II. Colloidal size dependency on radionuclide adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knapp Karin Norrfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8024,1631 +8024,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria-mediated reduction of As(V)-doped lepidocrocite in a flooded soil sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Dia</w:t>
+                <w:t xml:space="preserve">Montmorillonite colloids: I. Characterization and stability of dispersions with different size fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knapp Karin Norrfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lauga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Nicolas Finck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.04.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.179 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01145497v1</w:t>
+                <w:t xml:space="preserve">hal-01904321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Np(V) complexation with propionate in 0.5–4 M NaCl solutions at 20–85 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of multi-dentate surface complexes and diffuse layer implementation in various speciation codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Kulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy E Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr N Vasiliev</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jörg Rothe</w:t>
+                <w:t xml:space="preserve">Zhengrong Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT03688C⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.128 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904329v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Redox Speciation of Iron, Neptunium, and Plutonium by Capillary Electrophoresis Hyphenated to Inductively Coupled Plasma Sector Field Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Michael Marquardt</w:t>
+                <w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline N. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b02051⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2-4), pp.197-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904326v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of multi-dentate surface complexes and diffuse layer implementation in various speciation codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neptunium redox speciation at the illite surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zhengrong Xue</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M. Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.39 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904344v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montmorillonite colloids: I. Characterization and stability of dispersions with different size fractions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Effect of loading on the nature of the REE–humate complexes as determined by Yb3+ and Sm3+ LIII-edge EXAFS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.05.028⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 396, pp.218-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904321v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01111992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">Modeling plutonium sorption to kaolinite: Accounting for redox equilibria and the stability of surface species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan A Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 400, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265582v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neptunium redox speciation at the illite surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Sorption of Cm(III) and Eu(III) onto clay minerals under saline conditions: Batch adsorption, laser-fluorescence spectroscopy and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schnurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rabung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 152, pp.39 - 51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.12.021⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 151, pp.192 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904147v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading on the nature of the REE–humate complexes as determined by Yb3+ and Sm3+ LIII-edge EXAFS analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Thiol groups controls on arsenite binding by organic matter: New experimental and modeling evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoshio Takahashi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.12.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.310-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01111992v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01187067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of Cm(III) and Eu(III) onto clay minerals under saline conditions: Batch adsorption, laser-fluorescence spectroscopy and modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The Effect of Monovalent Electrolytes on the Deprotonation of MAl12 Keggin Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Furrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kupcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2-4), pp.81 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-014-9250-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904333v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling plutonium sorption to kaolinite: Accounting for redox equilibria and the stability of surface species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jens Kratz</w:t>
+                <w:t xml:space="preserve">Sensitive Redox Speciation of Iron, Neptunium, and Plutonium by Capillary Electrophoresis Hyphenated to Inductively Coupled Plasma Sector Field Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Heinrich Graser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Anne Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Lagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michael Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (19), pp.9786 - 9794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b02051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904144v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol groups controls on arsenite binding by organic matter: New experimental and modeling evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">Np(V) complexation with propionate in 0.5–4 M NaCl solutions at 20–85 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr N Vasiliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Rothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 460, pp.310-320. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (8), pp.3837 - 3844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4DT03688C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187067v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Monovalent Electrolytes on the Deprotonation of MAl12 Keggin Ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Bacteria-mediated reduction of As(V)-doped lepidocrocite in a flooded soil sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William H Casey</w:t>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Furrer</w:t>
+                <w:t xml:space="preserve">Anne Fahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Kupcik</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (2-4), pp.81 - 97. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 406, pp.34-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10498-014-9250-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904336v1</w:t>
+                <w:t xml:space="preserve">insu-01145497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of dissolved aluminum on sapphire-c and kaolinite: implications for points of zero charge of clay minerals</w:t>
               </w:r>
@@ -9768,103 +9768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t>
@@ -9902,64 +9902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of polynuclear plutonium(IV) species by humic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian M. Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10058,64 +10058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhu Lal Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (43), pp.15275</w:t>
@@ -10144,90 +10144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fe competition on REE binding to humic acid: Origin of REE pattern variability in organic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10304,51 +10304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M A Denecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Petersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10412,103 +10412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium competitive effect on rare earth elements binding to humic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10542,249 +10542,249 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth element patterns: A tool for identifying trace metal sources during wetland soil reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline N. Dia</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 284 (1-2), pp.127-137. </w:t>
+              <w:t xml:space="preserve">, 2011, 284, pp.127 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00611782v1</w:t>
+                <w:t xml:space="preserve">hal-04631610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved description of the interactions between rare earth elements and humic acids by modeling: PHREEQC-Model VI coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (19), pp.5625 - 5637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10818,236 +10818,236 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth element patterns: A tool for identifying trace metal sources during wetland soil reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Grybos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Dia</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline N. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 284, pp.127 - 137. </w:t>
+              <w:t xml:space="preserve">, 2011, 284 (1-2), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631610v1</w:t>
+                <w:t xml:space="preserve">insu-00611782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal loading effect on rare earth element binding to humic acid: Experimental and modelling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (6), pp.1749 - 1761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11107,51 +11107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sjöberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dodzi Zigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11247,103 +11247,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements in wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trace Elements in Waterlogged Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis Group/CRC Press, pp.135-162, 2017, 978-1-4822-4051-1. </w:t>
@@ -11689,51 +11689,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la spéciation des terres rares par les acides humiques : rôle de l'hétérogénéité des sites de complexation et de la compétition entre cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Rennes 1, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11792,51 +11792,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des colloïdes organiques et minéraux sur la dynamique des contaminants dans l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université de Rennes 1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11944,51 +11944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D904134B"/>
+    <w:nsid w:val="6A44DE9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12175,51 +12175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-marsac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3166-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157880532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05488713v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT03034J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05000328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Yomogida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c12899" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05314225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Tokunaga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuntaro Dei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04540A." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05016554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121505" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Borja Ojembarrena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Merayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Blanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35699-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04521341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00962a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00677h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135448" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03997222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Khandelwal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Singh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Tiwari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04240284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05727" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04965" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00240c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03485178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06449" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Neweshy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00544H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03651384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00048B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Ollivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Osorio Leon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101721" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boily" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.142" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03099349v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Fralova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104859" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02261" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893076v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123375" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110187" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N. Vasiliev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kalmykov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Marquardt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04853" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00210c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01900633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Breitenstein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN18108" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01662350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04849" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Maquardt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dardenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.08.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banika" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Luetzenkirchen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.09.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01715154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathias Huber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Totskiy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pidchenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.01.026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588238v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02900" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02835" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04940" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05129" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904318v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knapp Karin Norrfors" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouby" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145497v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.04.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904329v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N Vasiliev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Froehlich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rothe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03688C" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904326v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Heinrich Graser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Anne Bender" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lagos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Marquardt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904344v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Kulik" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Payne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.07.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904321v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Finck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904147v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01111992v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.024" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904333v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schnurr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabung" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.11.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904144v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan A Buda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kratz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904336v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Casey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Furrer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupcik" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9250-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Weerasooriya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Institut F&#252;r Nukleare Entsorgung, Karlsruher Institut F&#252;r Technologie, Karlsruhe, Germany Heberling" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Metz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-15-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904152v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Volker Kratz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.039" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Apostolidis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811470v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.01.020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Denecke" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Petersmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dardenne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/430/1/012113" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611782v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.014" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B27DLNSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.07.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631610v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904363v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901765e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674929v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01863419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-marsac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3166-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157880532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05488713v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT03034J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05314225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Yomogida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Tokunaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuntaro Dei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04540A." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05016554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05000328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c12899" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Borja Ojembarrena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Merayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Blanco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35699-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00677h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04521341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00962a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135448" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03997222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Khandelwal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Singh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Tiwari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141883" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04240284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00240c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03485178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06449" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Neweshy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00544H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325535v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boily" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.142" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03651384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00048B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Ollivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Osorio Leon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101721" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02261" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03099349v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Fralova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thory" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104859" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110187" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N. Vasiliev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kalmykov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Marquardt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04853" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00210c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01662350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01900633v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Breitenstein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN18108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Maquardt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dardenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.08.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banika" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Luetzenkirchen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bender" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.09.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01715154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathias Huber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Totskiy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pidchenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.01.026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02900" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557413v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02835" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04940" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05129" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904318v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knapp Karin Norrfors" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouby" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904321v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Finck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.028" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904344v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Kulik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Payne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.07.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904147v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01111992v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan A Buda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kratz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904333v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schnurr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabung" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.11.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904336v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Casey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Furrer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupcik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9250-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Heinrich Graser" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Anne Bender" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lagos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Marquardt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02051" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N Vasiliev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Froehlich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rothe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03688C" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.04.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Weerasooriya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Institut F&#252;r Nukleare Entsorgung, Karlsruher Institut F&#252;r Technologie, Karlsruhe, Germany Heberling" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Metz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-15-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904152v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Volker Kratz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.039" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Apostolidis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811470v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.01.020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Denecke" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Petersmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dardenne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/430/1/012113" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631610v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.014" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B27DLNSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.07.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611782v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904363v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901765e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674929v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01863419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>