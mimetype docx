--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,11889 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11837 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Marsac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3166-3988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157880532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.nl/citations?user=hUZRYFIAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox behavior of Cu onto Magnetite Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaimy Scaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (2), pp.507-514. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05483086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Co(II) to Co(III) oxidation mechanisms at Fe 3-δ O 4 nanoparticle surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT03034J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05488713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel binding with magnetite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.2815-2827. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EN01114G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05022899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stabilization of pentavalent uranium on magnetite nanoparticles evidenced by high-energy-resolution X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Yomogida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaimy Scaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syuntaro Dei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (91), pp.17926-17929. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC04540A.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05314225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The underestimated and important role of thiol moieties in predicting the fate of toxic metals in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gelabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.101888. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Sorptive Fractionation of Organic Matter at the Goethite-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marawit Tesfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 276, pp.121505. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.121505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05016554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetite Stoichiometry (Fe(II)/Fe(III)) Controls on Trivalent Chromium Surface Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaimy Scaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Yomogida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (11), pp.5747-5755. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c12899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05000328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium surface complexation modeling with metastable natural colloids: the key to predict the oxidation state distribution of trace elements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.101820. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04608979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facet-Dependent Adsorption of Rare Earth Elements (REEs) and Actinides onto Goethite: REE Pattern Variability and Cerium Anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muqeet Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dutruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (49), pp.21729-21739. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c04406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04801465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements binding humic acids: NICA-Donnan modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Otero-Fariña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E Groenenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.EN23049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN23049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective recovery of Co(II), Mn(II), Cu(II) and Ni(II) by multiple step batch treatments with nanocellulose products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Borja Ojembarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Merayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (59), pp.66725-66741. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35699-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the effects of environmental factors on Co speciation at magnetite surface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.2036-2048. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3en00962a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04521341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic description of Lead sorption onto nanoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1671-1681. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3en00677h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04465006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Comment by Terence McCarthy and Marc Humphries on “Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dauteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.e2023GC011315. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gc011315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Mechanisms of Trivalent Chromium on Colloidal Phases from Ultramafic Systems: Insights from Batch Experiments and XAS Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaimy Scaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 704, pp.135448. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04713962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varying growth behavior of redox-sensitive nanoparticles on 1:1 and 2:1 clay surfaces: mechanistic insights on preferential toxic ions removal in mono, co and multi-metal contaminated waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Khandelwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Schild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 461, pp.141883. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.141883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03997222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic surface complexation approach for the prediction of rare earth element reactive transport in quartz porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muqeet Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121601. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04132399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of magnetite-Co interactions: from environmentally relevant trace Co levels to core-shell Fe3O4@Co(OH)2 nanoparticles with magnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), pp.3051-3061. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3en00379e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04206732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144244. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04135724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalidixic Acid and Fe(II)/Cu(II) Coadsorption at Goethite and Akaganéite Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (41), pp.15680-15692. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c05727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04240284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Acid–Base Properties and Electrical Charge of Organic Matter Using Spectrophotometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marawit Tesfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (32), pp.12053-12062. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c04965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.e2023GC010978. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04146768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic ligands on the stoichiometry of magnetite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoomipat Jungcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (16), pp.4213 - 4223. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3na00240c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04181535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04099631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of nanomagnetite stoichiometry (Fe(II)/Fe(III)) under contrasting pH and redox conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoomipat Jungcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Heberling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2363-2371. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2en00112h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03681055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of Anti-Inflammatory and Antibiotic Drugs at Mineral Surfaces Can Control Environmental Fate and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.2378-2385. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c06449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03485178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute and Relative Positioning of Natural Organic Matter Acid–Base Potentiometric Titration Curves: Implications for the Evaluation of the Density of Charged Reactive Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marawit Tesfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome F.L. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Paulo F Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (14), pp.10494-10503. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c00828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.119554. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03681096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sediment phosphorus partitioning to lanthanum-modified clay amendment and porewater chemistry in a small eutrophic lake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wessam Neweshy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (9), pp.1494-1507. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1EM00544H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03681071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-binding processes on Nanoplastics : Rare earth elements as a probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.2094-2103. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2EN00048B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03651384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy spectrophotometric acid-base titration protocol for dissolved organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marawit Tesfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván David Osorio Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.101721. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03664468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate surface coverage controls quinolone transport in saturated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.347-356. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.08.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Carboxylate-Silicate Binding at Iron Oxyhydroxide Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (44), pp.13107-13115. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium isotope fractionation during complexation with humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Chrastny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vaňková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7430-7444. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c00646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03213057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, pp.129353. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03171594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling rare earth elements binding to humic acids with model VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.120099. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03137052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the effects of redox conditions and dissolved Fe2+ on nanomagnetite stoichiometry by wet chemistry, XRD, XAS and XMCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoomipat Jungcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Choueikani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (8), pp.2098-2107. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1EN00219H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03263142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term storage of various redox-sensitive supported nanocomposites on their application in removal of dyes from wastewater: mechanisms delineation through spectroscopic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Khandelwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.123375. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02893076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1933. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03117726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic compounds on the retention of radionuclides in clay rocks: Mechanisms and specificities of Eu(III), Th(IV), and U(VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizaveta Fralova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Madé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.104859. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03099349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic matter–goethite interactions on reactive transport of nalidixic acid: column study and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.110187. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.110187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption capacity of the corrosion products of nanoscale zerovalent iron towards emerging contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junmin Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungjun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunho Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (12), pp.3773-3782. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0en00886a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02986605v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of complex formation constants of neptunium(V) with propionate and lactate in 0.5–2.6 m NaCl solutions at 22–60°C using a solvent extraction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr N. Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu L Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Kalmykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M. Marquardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (7), pp.623-634. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2019-3107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02270560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Quinolone Antibiotics to Goethite under Seawater Conditions: Application of a Surface Complexation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.1130-1138. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b04853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron speciation in iron–organic matter nanoaggregates: a kinetic approach coupling Quick-EXAFS and MCR-ALS chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (8), pp.2641-2651. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9en00210c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02178213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dissolved organic matter in estuarine and marine waters: size-exclusion chromatography with various detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Breitenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Waeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo D. Riso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (7), pp.436-449. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN18108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01900633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of magnetite stoichiometry on the binding of emerging organic contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.467-473. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b04849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01662350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling metal ion-humic substances complexation in highly saline conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu L Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes L Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01467504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tc interaction with crystalline rock from Äspö (Sweden): Effect of in-situ rock redox capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mathias Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Totskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Schild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pidchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01715154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptunium sorption and redox speciation at the illite surface under highly saline conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes L Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michael Maquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215, pp.421-431. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and redox speciation of plutonium at the illite surface under highly saline conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu Lal Banika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Luetzenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Diascorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: mechanistic modeling of binding and co-binding of nalidixic acid and niflumic acid at goethite surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (20), pp.11617-11624. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhul Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction Kinetics of Nitroaromatic Compounds by Titanium Substituted Magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (21), pp.11399-11406. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-binding of pharmaceutical compounds at mineral surfaces: Molecular investigations of dimer formation at goethite/water interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (15), pp.8343-8349. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01557413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxolinic Acid Binding at Goethite and Akaganeite Surfaces: Experimental Study and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.660-668. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b04940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and Redox Speciation of Plutonium at the Illite Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Diascorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (4), pp.2092 - 2098. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b05129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First structural characterization of Pa(IV) in aqueous solution and quantum chemical investigations of the tetravalent actinides up to Bk(IV): the evidence of a curium break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Mohamed Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.453. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt03560k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillonite colloids: II. Colloidal size dependency on radionuclide adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knapp Karin Norrfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123, pp.292-303. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2-4), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillonite colloids: I. Characterization and stability of dispersions with different size fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knapp Karin Norrfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Finck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.179 - 189. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2015.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of multi-dentate surface complexes and diffuse layer implementation in various speciation codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Kulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy E Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.128 - 137. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptunium redox speciation at the illite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu L Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M. Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.39 - 51. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of loading on the nature of the REE–humate complexes as determined by Yb3+ and Sm3+ LIII-edge EXAFS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 396, pp.218-227. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01111992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling plutonium sorption to kaolinite: Accounting for redox equilibria and the stability of surface species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu L Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan A Buda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 400, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Cm(III) and Eu(III) onto clay minerals under saline conditions: Batch adsorption, laser-fluorescence spectroscopy and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schnurr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Geckeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.192 - 202. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiol groups controls on arsenite binding by organic matter: New experimental and modeling evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 460, pp.310-320. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01187067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Monovalent Electrolytes on the Deprotonation of MAl12 Keggin Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kupcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2-4), pp.81 - 97. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-014-9250-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Redox Speciation of Iron, Neptunium, and Plutonium by Capillary Electrophoresis Hyphenated to Inductively Coupled Plasma Sector Field Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Heinrich Graser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Anne Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michael Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (19), pp.9786 - 9794. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b02051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Np(V) complexation with propionate in 0.5–4 M NaCl solutions at 20–85 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr N Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu L Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Rothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (8), pp.3837 - 3844. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT03688C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria-mediated reduction of As(V)-doped lepidocrocite in a flooded soil sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 406, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01145497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of dissolved aluminum on sapphire-c and kaolinite: implications for points of zero charge of clay minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmonem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Weerasooriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Institut Für Nukleare Entsorgung, Karlsruher Institut Für Technologie, Karlsruhe, Germany Heberling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1467-4866-15-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00965127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of polynuclear plutonium(IV) species by humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M. Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Volker Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.290 - 300. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and spectroscopy of hydrated neptunyl(VI) nitrate complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Lindqvist-Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhu Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (43), pp.15275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fe competition on REE binding to humic acid: Origin of REE pattern variability in organic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 342, pp.119-127. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00811470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XANES characterization of UO 2 /Mo(Pd) thin films as models for ϵ-particles in spent nuclear fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Denecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Petersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 430, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/430/1/012113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium competitive effect on rare earth elements binding to humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element patterns: A tool for identifying trace metal sources during wetland soil reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Grybos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284, pp.127 - 137. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved description of the interactions between rare earth elements and humic acids by modeling: PHREEQC-Model VI coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (19), pp.5625 - 5637. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element patterns: A tool for identifying trace metal sources during wetland soil reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malagorzata Grybos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (1-2), pp.127-137. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00611782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal loading effect on rare earth element binding to humic acid: Experimental and modelling evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (6), pp.1749 - 1761. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Strategy for Immobilizing Redox-Active Compounds Using in Situ Generation of Diazonium Salts. Investigations of the Blocking and Catalytic Properties of the Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Sjöberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodzi Zigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (21), pp.12742 - 12749. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la901765e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements in wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace Elements in Waterlogged Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group/CRC Press, pp.135-162, 2017, 978-1-4822-4051-1. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315372952-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la spéciation des terres rares par les acides humiques : rôle de l'hétérogénéité des sites de complexation et de la compétition entre cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Rennes 1, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00674929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des colloïdes organiques et minéraux sur la dynamique des contaminants dans l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université de Rennes 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01863419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11944,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A44DE9E"/>
+    <w:nsid w:val="5464A84F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12175,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-marsac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3166-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157880532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05488713v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT03034J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05314225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Yomogida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Tokunaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuntaro Dei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04540A." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05016554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05000328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c12899" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Borja Ojembarrena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Merayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Blanco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35699-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00677h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04521341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00962a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135448" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03997222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Khandelwal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Singh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Tiwari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141883" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04240284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00240c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03485178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06449" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Neweshy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00544H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325535v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boily" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.142" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03651384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00048B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Ollivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Osorio Leon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101721" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02261" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03099349v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Fralova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thory" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104859" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110187" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N. Vasiliev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kalmykov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Marquardt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04853" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00210c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01662350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01900633v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Breitenstein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN18108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Maquardt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dardenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.08.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banika" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Luetzenkirchen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bender" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.09.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01715154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathias Huber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Totskiy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pidchenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.01.026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02900" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557413v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02835" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04940" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05129" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904318v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knapp Karin Norrfors" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouby" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904321v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Finck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.028" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904344v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Kulik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Payne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.07.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904147v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01111992v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan A Buda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kratz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904333v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schnurr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabung" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.11.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904336v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Casey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Furrer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupcik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9250-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Heinrich Graser" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Anne Bender" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lagos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Marquardt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02051" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N Vasiliev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Froehlich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rothe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03688C" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.04.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Weerasooriya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Institut F&#252;r Nukleare Entsorgung, Karlsruher Institut F&#252;r Technologie, Karlsruhe, Germany Heberling" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Metz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-15-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904152v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Volker Kratz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.039" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Apostolidis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811470v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.01.020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Denecke" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Petersmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dardenne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/430/1/012113" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631610v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.014" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B27DLNSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.07.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611782v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904363v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901765e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674929v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01863419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-marsac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3166-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157880532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.nl/citations?user=hUZRYFIAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05488713v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT03034J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05314225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Yomogida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Tokunaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuntaro Dei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04540A." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05016554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05000328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c12899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Borja Ojembarrena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Merayo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Blanco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35699-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04521341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00962a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blancho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00677h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135448" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03997222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Khandelwal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Tiwari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141883" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04240284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05727" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04965" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00240c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heberling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00112h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03485178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06449" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Neweshy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00544H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03651384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00048B" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Ollivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n David Osorio Leon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101721" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boily" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.142" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02261" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03137052v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120099" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123375" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03099349v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Fralova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104859" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110187" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N. Vasiliev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kalmykov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Marquardt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04853" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00210c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01900633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Breitenstein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN18108" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01662350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04849" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Marquardt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.02.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01715154v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathias Huber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Totskiy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pidchenko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.01.026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Maquardt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dardenne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.08.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438105v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banika" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Luetzenkirchen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bender" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.09.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588238v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02900" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557413v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02835" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04940" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904367v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05129" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904318v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knapp Karin Norrfors" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904321v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Finck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Kulik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Payne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.07.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01111992v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.024" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan A Buda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kratz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schnurr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabung" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.11.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187067v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.045" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904336v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Casey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Furrer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kupcik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9250-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Heinrich Graser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Anne Bender" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lagos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael Marquardt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02051" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr N Vasiliev" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Froehlich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rothe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03688C" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145497v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.04.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904356v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Weerasooriya" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Institut F&#252;r Nukleare Entsorgung, Karlsruher Institut F&#252;r Technologie, Karlsruhe, Germany Heberling" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Metz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-15-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904152v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Volker Kratz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.039" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964937v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Apostolidis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.01.020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904360v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Denecke" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Petersmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dardenne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/430/1/012113" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904157v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631610v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Grybos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.014" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B27DLNSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904313v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.07.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904314v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904363v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901765e" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674929v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01863419v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>