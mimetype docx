--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -17,60 +17,186 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rémi Martineau </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargé de recherche au CNRS</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">remi-martineau</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-6087-5787</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">060749563</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes recherches portent sur les sociétés néolithiques de la moitié nord de la France, en particulier le Néolithique moyen, récent et final. Je suis céramologue, spécialisé en technologie céramique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis 2010 je coordonne un programme de recherche sur les occupations néolithiques de la région des Marais de Saint-Gond (Marne) qui comprend des fouilles et des études archéologiques sur des habitats, des minières de silex et des hypogées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ces recherches sont actuellement dévelopées dans le cadre du projet holistique et pluridisciplinaire ANR Saint-Gond (2026-2030).</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -92,9068 +218,8786 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15000 ans d’histoire de la végétation et d’évolution du paysage dans la région des marais de Saint Gond (Marne, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les habitats du Néolithique moyen II et du Néolithique récent de Val-des-Marais « Le Pré à Vaches » (51), Journées Archéologiques de Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hauzeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (1), pp.47-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499995v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05238633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats du Néolithique moyen II et du Néolithique récent de Val-des-Marais « Le Pré à Vaches » (51), Journées Archéologiques de Champagne-Ardenne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">15000 ans d’histoire de la végétation et d’évolution du paysage dans la région des marais de Saint Gond (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Fernandes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36-3, pp.123-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15eed⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05238633v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat et une enceinte du Néolithique récent à Val-des-Marais, « Le Pré à Vaches » (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Langry-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (2), pp.337-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04688524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neolithic population model based on new radiocarbon dates from mining, funerary and population scaled activity in the Saint-Gond Marshes region of North East France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevan Edinborough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Shennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Imbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 586, pp.121-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypogée de Saint-Memmie “avenue Jacques Simon” (Marne) et son contexte régional</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Charcoal-painted images from the French Neolithic Villevenard hypogea: an experimental protocol for radiocarbon dating of conserved and in situ carbon with consolidant contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Ann Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitiva Bueno-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo de Balbín-Behrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Carrera-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (123), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01077-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02944674v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-painted images from the French Neolithic Villevenard hypogea: an experimental protocol for radiocarbon dating of conserved and in situ carbon with consolidant contamination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’habitat Villeneuve-Saint-Germain de Villevenard “Les Hauts de Congy” (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journée de l’archéologie en Champagne-Ardenne, Châlons-en-Champagne, 6 décembre 2019, 113 (1), pp.61-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500339v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat Villeneuve-Saint-Germain de Villevenard “Les Hauts de Congy” (Marne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’hypogée de Saint-Memmie “avenue Jacques Simon” (Marne) et son contexte régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Journée de l’archéologie en Champagne-Ardenne, Châlons-en-Champagne, 6 décembre 2019, 113 (1), pp.61-62</w:t>
+              <w:t xml:space="preserve">, 2020, Journée de l’archéologie en Champagne-Ardenne, Châlons-en-Champagne, 6 décembre 2019, 113 (1), pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02944665v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole d’hypogées dans une minière de silex à Vert-la-Gravelle (Vert-Toulon) “La Crayère” (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Martineau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Langry-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Imbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Journée archéologique champenoise, 8 décembre 2018, 112 (1), pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02359761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small headwater stream evolution in response to Lateglacial and Early Holocene climatic changes and geomorphological features in the Saint-Gond marshes (Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 345, pp.106830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02294136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion régionale du silex crétacé des minières de Saint-Gond (Marne, France) au Néolithique récent et final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Imbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (4), pp.733-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02359735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minière de silex et hypogées néolithiques de La Crayère à Vert-la-Gravelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 547, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01531463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying cereal-reaping microwear on flint tools : an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Linton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (6), pp.1038-1046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/arcm.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nécropoles d’hypogées de &amp;lt;i&amp;gt;La Grifaine&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Les Ronds Buissons&amp;lt;/i&amp;gt; à Chouilly (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Martineau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Langry-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Polloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.127-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galip.2014.2506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique du bassin versant Seine-Yonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prestreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Préhistoire en Bourgogne, État des connaissances et bilan 1994-2005, 39, pp.163-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique du bassin versant de la Saône (Saône-et-Loire, Côte-d’Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Préhistoire en Bourgogne, État des connaissances et bilan 1994-2005, 39, pp.193-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minières de silex néolithiques des marais de Saint-Gond (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypogées, minières et &amp;quot;atelier de taille&amp;quot; des marais de Saint-Gond et du sud-est du plateau de Brie (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redécouverte de la nécropole d’hypogées de Vert-la-Gravelle (Vert-Toulon) - « La Crayère » (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (3), pp.546-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2013.14298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation territoriale et socio-économique au Néolithique final dans la région du Grand-Pressigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buillit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.150-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00757401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique du Morvan : état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Linton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Linton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60, p. 5-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunissage, polissage et degrés de séchage : un référentiel expérimental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ateliers de taille du silex du Néolithique final à Abilly &amp;quot;Bergeresse&amp;quot; (Indre-et-Loire). Résultats de la quatrième campagne de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verjux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Weisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61, pp.37-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00565304v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers de taille du silex du Néolithique final à Abilly &amp;quot;Bergeresse&amp;quot; (Indre-et-Loire). Résultats de la quatrième campagne de fouilles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Brunissage, polissage et degrés de séchage : un référentiel expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159893v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00565304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poterie Hoguette de Choisey (Jura), les Champins. Observations techniques et insertion régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (4), pp.491-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2009.13872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des inclusions végétales dans les archéomatériaux argileux, par imprégnation de polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, VII, pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay resources and technical choices for neolithic pottery (Chalain, Jura, france): chemical, mineralogical and grain-size analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grobéty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (1), pp.23-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00286.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des feux et pratiques agraires du Néolithique à l’âge du Fer en région Centre (France) : implications territoriales, démographiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47, pp.167-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galip.2005.2049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puits et chambres d’exploitation du silex à Vert-la-Gravelle (Vert-Toulon) « La Crayère » (Marne) [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmeulles Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Imbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.55-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherches « Nécropoles préhistoriques et protohistoriques de Passy (Yonne) » : Objectifs et premiers résultats concernant les datations et les architectures funéraires monumentales du groupe de Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : espaces exploités, occupés, parcourus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Tours, France. pp.217-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palissade et bâtiments de plan carré au Néolithique final : le site d’habitat de Condé-sur-Marne « Le Brabant » (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : espaces exploités, occupés, parcourus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. pp.369-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation spatiale des ateliers de taille du silex du Néolithique final de « Bergeresse » à Abilly (Indre-et-Loire) – Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verjux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : espaces exploités, occupés, parcourus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. pp.305-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minières, &amp;quot;ateliers&amp;quot; et hypogées. Étude de l’organisation du territoire dans les marais de Saint-Gond (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.J. Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?", 31ème colloque Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Châlons-en-Champagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nécropole d'hypogées et une minière de silex néolithiques à Vert-la-Gravelle (Vert-Toulon) &amp;quot;La Crayère&amp;quot; (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée archéologique régionale de Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Châlons-en-Champagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple d’implantation néolithique à l’écart des grandes vallées : le site des Tomelles à Fontvannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiol Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 31e Colloque Internéo de Châlons-en-Champagne, Occupations et exploitations néolithiques. Et si l’on parlait des plateaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Châlons-en-Champagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations of land use transformations during the Neolithic using exploratory spatial data analysis: contributions and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAA2010. Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitatve Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conference on Computer Applications and Quantitative Methods in Archaeology, Apr 2010, Granada, Spain. pp.201-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux apports à la connaissance du Néolithique dans la Marne d’après les recherches sur le terrain et dans les archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée archéologique régionale de Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Châlons-en-Champagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d'inclusions végétales dans des tessons de poterie ou des matériaux de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Spohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fréhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étude d'inclusions végétales dans des tessons de poterie ou des matériaux de construction : Apport d'une nouvelle méthode d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne, France. p. 207-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00596218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Néolithique récent à l'âge du Bronze dans le Centre Nord de la France : les étapes de l'évolution chrono-culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Néolithique récent à l'âge du Bronze dans le Centre Nord de la France : les étapes de l'évolution chrono-culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Villeneuve d'Ascq, France. pp.77-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude typologique, technologique et culturelle de la céramique du Petit-Paulmy à Abilly (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29e colloque Interrégional sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Villeneuve d'Ascq, France. p. 479-494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hypogées retrouvés de Chouilly (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/6S6J-7Z13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Archéologique de l'Est, Supplément à la Revue Archéologique de l'Est ; 39, pp.320, 2015, 978-2-915544-31-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7. Un puits à silex effondré dans les vignes à Vert-Toulon (Toulon-la-Montagne) « Les Marnières ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">4. Perspectives d’étude de l’érosion et du colluvionnement des plateaux à partir de l’analyse des limons et des argiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques J.J. Charpy</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Martineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de Synthèse 2025 du Projet Collectif de Recherche 2022-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Volume 1 : Paléoenvironnement, gîtologie, occupation du territoire et bilan du PCR, pp.59-78, 2025</w:t>
+              <w:t xml:space="preserve">, Volume 1 : Paléoenvironnement, gîtologie, occupation du territoire et bilan du PCR, pp.39-41, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536581v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4. Perspectives d’étude de l’érosion et du colluvionnement des plateaux à partir de l’analyse des limons et des argiles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">7. Un puits à silex effondré dans les vignes à Vert-Toulon (Toulon-la-Montagne) « Les Marnières ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.J. Charpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Martineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de Synthèse 2025 du Projet Collectif de Recherche 2022-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Volume 1 : Paléoenvironnement, gîtologie, occupation du territoire et bilan du PCR, pp.39-41, 2025</w:t>
+              <w:t xml:space="preserve">, Volume 1 : Paléoenvironnement, gîtologie, occupation du territoire et bilan du PCR, pp.59-78, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536559v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution morpho-sédimentaire des paléochenaux de la Creuse au site des « Marais » à Barrou (Indre-et-Loire) pendant le Tardiglaciaire et l’Holocène. Liens entre facteurs naturels et anthropiques</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Editions La Simarre. </w:t>
+                <w:t xml:space="preserve">La place des hypogées au sein des complexes miniers du Néolithique récent du sud-ouest de la Marne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Imbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in N. Mallet et B. Freslier (dir.), Les Marais à Barrou (Indre-et-Loire), un site stratifié du Néolithique et de l’Âge du Bronze dans la vallée de la Creuse, 3e supplément au Bulletin de l’Association des Amis du Musée du Grand-Pressigny</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-98, 2024, 978-2-36536-217-7</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.595-610, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824058v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des hypogées au sein des complexes miniers du Néolithique récent du sud-ouest de la Marne (France)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
+                <w:t xml:space="preserve">Évolution morpho-sédimentaire des paléochenaux de la Creuse au site des « Marais » à Barrou (Indre-et-Loire) pendant le Tardiglaciaire et l’Holocène. Liens entre facteurs naturels et anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bakyono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions La Simarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.595-610, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">in N. Mallet et B. Freslier (dir.), Les Marais à Barrou (Indre-et-Loire), un site stratifié du Néolithique et de l’Âge du Bronze dans la vallée de la Creuse, 3e supplément au Bulletin de l’Association des Amis du Musée du Grand-Pressigny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-98, 2024, 978-2-36536-217-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871228v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique de la région des Marais de Saint-Gond (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Marais de Saint-Gond. Une longue histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-58, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation minière du silex au Néolithique dans le Pays d’Othe (Aube) et les Marais de Saint-Gond (Marne) : des systèmes d’extraction à la diffusion des produits,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauzeur Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Imbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud De Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Aube, un espace clé sur le cours de la Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.58-71, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les chaînes opératoires de façonnage par l'expérimentation. Un exemple : le groupe de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Beyries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentation en archéologie de la préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.86-87, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic Flint Mines of Les Marais de Saint-Gond and La Côte des Blancs (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Imbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining and Quarrying. Geological Characterisation, Knapping Processes and Distribution Networks during Pre- and Protohistoric Times, Anthropologica et Praehistorica, 128, Proceedings of the 7th International Conference of the UISPP Commission on Flint Mining in Pre- and Protohistoric Times, Mons et Spiennes (Belgium), 28 sept. au 1er octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-118, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02944681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Gabillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hauzeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lemercier O.; Sénépart I.; Besse M.; Mordant C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges, Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-11, 2018, Habitations et habitat du Néolithique à l’âge du Bronze en France et régions voisines, 9782358420242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02134106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion du bilan néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martineau R., Pautrat Y., Lemercier O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.251-252, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01262005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique du bassin versant de la Saône (Saône-et-Loire, Côte-d’Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martineau R., Pautrat Y., Lemercier O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.193-206, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01262019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus bibliographique du Néolithique en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martineau R., Pautrat Y., Lemercier O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.271-320, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01262006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des réponses apportées à la programmation de 1994 (1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martineau R., Pautrat Y., Lemercier O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.233-236, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01262002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques perspectives pour le Néolithique de Bourgogne. Réflexions pour une programmation des recherches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction au bilan néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martineau R., Pautrat Y., Lemercier O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.237-249, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
+              <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.149-150, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01262014v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au bilan néolithique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quelques perspectives pour le Néolithique de Bourgogne. Réflexions pour une programmation des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martineau R., Pautrat Y., Lemercier O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.149-150, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
+              <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.237-249, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01262004v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des datations radiocarbones et cadre chrono-culturel du Néolithique en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Schulz Paulsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martineau R., Pautrat Y., Lemercier O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.219-231, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01262003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique récent dans le Bassin parisien (3600-2900 avant notre ère) : périodisation et faciès régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Langry-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure, Evin Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.455-529, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
+                <w:t xml:space="preserve">Méthodologie des techniques et chaînes opératoires céramiques étudiées dans ce volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.531-532, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159092v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie des techniques et chaînes opératoires céramiques étudiées dans ce volume</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
+                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bémilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAE : supplément 34 ; RAIF : supplément 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue archéologique de l'Est; Revue archéologique d'Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-136, 2014, 978-2-915544-25-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.16686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159084v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site d’habitat du Néolithique récent de Presles-et-Boves, « Les Bois-Plantés » (Aisne)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+                <w:t xml:space="preserve">La collection Joseph de Baye au Musée d’Archéologie Nationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Polloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïténa Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Ihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Martineau</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.27-92, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.313-372, 2014, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159112v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’enfouissement des céramiques et étude expérimentale de leur conservation. L’exemple du Néolithique final des lacs de Chalain et de Clairvaux (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbogast Rose-Marie, Richard Annick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre archéologie et écologie, une Préhistoire de tous les milieux : mélanges offerts à Pierre Pétrequin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.67-78, 2014, Annales Littéraires de l’Université de Franche-Comté, 928 ; série « Environnement, sociétés et archéologie », 18, 978-2-84867-479-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection Joseph de Baye au Musée d’Archéologie Nationale.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
+                <w:t xml:space="preserve">Le site d’habitat du Néolithique récent de Presles-et-Boves, « Les Bois-Plantés » (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.313-372, 2014, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.27-92, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873649v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture collective de « La Pente des Courcelles » (Nanteau-sur-Essone, Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.445-452, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat Néolithique récent du « Pré à Vaches » à Morains-le-Petit (Val-des-Marais, Marne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sépulture collective du Néolithique récent de Congy, Les Hayettes (Marne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Polloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Martineau</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.189-309, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.423-444, 2014, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159069v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture collective du Néolithique récent de Congy, Les Hayettes (Marne).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’habitat Néolithique récent du « Pré à Vaches » à Morains-le-Petit (Val-des-Marais, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Richard Cottiaux et Laure Salanova. </w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.423-444, 2014, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.189-309, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873611v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement des données typologiques et pétrographiques</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">MARQUET J-C. et MILLET-RICHARD L-A. </w:t>
+                <w:t xml:space="preserve">Le Néolithique final. Les faits. Les matériaux organiques et minéraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Skakun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marquet, Jean-Claude and Millet-Richard, Laure-Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit-Paulmy. Abilly. Indre-et-Loire. Un habitat du Néolithique final de la région pressignienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.331-332, 2013, Revue Archéologique du Centre de la France ; supplément 46</w:t>
+              <w:t xml:space="preserve">Le Petit Paulmy. Abilly (Indre-et-Loire). Un habitat du Néolithique final de la région pressignienne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46è supplément, Fédération pour l'édition de la Revue archéologique du Centre de la France, pp.351-365, 2013, RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159127v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique final. Les faits. Les matériaux organiques et minéraux.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Marquet, Jean-Claude and Millet-Richard, Laure-Anne. </w:t>
+                <w:t xml:space="preserve">Étude typologique, technologique et culturelle de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MARQUET J-C. et MILLET-RICHARD L-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Paulmy. Abilly (Indre-et-Loire). Un habitat du Néolithique final de la région pressignienne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46è supplément, Fédération pour l'édition de la Revue archéologique du Centre de la France, pp.351-365, 2013, RACF</w:t>
+              <w:t xml:space="preserve">Le Petit-Paulmy. Abilly. Indre-et-Loire. Un habitat du Néolithique final de la région pressignienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-323 et 333-349, 2013, Revue Archéologique du Centre de la France ; supplément 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197169v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude typologique, technologique et culturelle de la céramique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Croisement des données typologiques et pétrographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MARQUET J-C. et MILLET-RICHARD L-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit-Paulmy. Abilly. Indre-et-Loire. Un habitat du Néolithique final de la région pressignienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.255-323 et 333-349, 2013, Revue Archéologique du Centre de la France ; supplément 46</w:t>
+              <w:t xml:space="preserve">, pp.331-332, 2013, Revue Archéologique du Centre de la France ; supplément 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159125v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Néolithique récent à l’âge du Bronze dans le Centre Nord de la France : les étapes de l’évolution chrono-culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Salanova</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Langry-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Bostyn; E. Martial; Y. Praud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Néolithique du nord de la France dans son contexte européen. Habitat et économie aux 4e et 3e millénaires avant notre ère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, pp.77-101, 2011, sup. Revue Archéologique de Picardie, 9782940347414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique récent dans le Centre Nord de la France (3400/3300-2800/2700 av. J.-C.) : l’avenir du Seine-Oise-Marne en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Evin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Société Préhistorique française, pp.165-184, 2007, Congrès du Centenaire de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils en os utilisés pour le façonnage des poteries néolithiques de la station 4 de Chalain (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches fonctionnelles en Préhistoire : XXVe Congrès préhistorique de France, Nanterre, 24-26 novembre 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, pp.83-95, 2004, 29137450803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puits et chambres d’exploitation du silex à Vert-la-Gravelle (Vert-Toulon) « La Crayère » (Marne) [résumé]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vert-la-Gravelle (Vert-Toulon) La Crayère, minière de silex et nécropole d’hypogées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03500329v1</w:t>
+              <w:t xml:space="preserve">Bilan scientifique, Direction Régionale des Affaires Culturelles Grand Est, Service Régional de l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.226-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03526033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherches « Nécropoles préhistoriques et protohistoriques de Passy (Yonne) » : Objectifs et premiers résultats concernant les datations et les architectures funéraires monumentales du groupe de Cerny</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les occupations néolithiques de la région des Marais de Saint-Gond, prospections archéologiques et gîtologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : espaces exploités, occupés, parcourus</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01158973v1</w:t>
+              <w:t xml:space="preserve">Bilan scientifique, Direction Régionale des Affaires Culturelles Grand Est, Service Régional de l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.648-649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03526042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palissade et bâtiments de plan carré au Néolithique final : le site d’habitat de Condé-sur-Marne « Le Brabant » (Marne)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude des peintures et des traces noires des hypogées de Coizard Le Razet et de Villevenard Les Ronces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Baldin-Behrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : espaces exploités, occupés, parcourus</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01158979v1</w:t>
+              <w:t xml:space="preserve">Bilan scientifique, Direction Régionale des Affaires Culturelles Grand Est, Service Régional de l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03526027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation spatiale des ateliers de taille du silex du Néolithique final de « Bergeresse » à Abilly (Indre-et-Loire) – Premiers résultats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Villevenard Les Hauts de Congy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Weisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : espaces exploités, occupés, parcourus</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01158983v1</w:t>
+              <w:t xml:space="preserve">Bilan scientifique, Direction Régionale des Affaires Culturelles Grand Est, Service Régional de l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.229-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03526040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nécropole d'hypogées et une minière de silex néolithiques à Vert-la-Gravelle (Vert-Toulon) &amp;quot;La Crayère&amp;quot; (Marne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vert-Toulon « La Crayère », Notice de site archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée archéologique régionale de Champagne-Ardenne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237804v1</w:t>
+              <w:t xml:space="preserve">Bilan scientifique, Direction Régionale des Affaires Culturelles Grand Est, Service Régional de l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.167-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03526047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minières, &amp;quot;ateliers&amp;quot; et hypogées. Étude de l’organisation du territoire dans les marais de Saint-Gond (Marne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Habitats néolithiques dans les Marais de Saint-Gond (Marne), Notice de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?", 31ème colloque Internéo</w:t>
-[...933 lines deleted...]
-                <w:t xml:space="preserve">hal-04734863v1</w:t>
+              <w:t xml:space="preserve">Bilan scientifique, Direction Régionale des Affaires Culturelles Grand Est, Service Régional de l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03526048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert6toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Artehis, GEGENAA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : prospections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] artehis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hypogées retrouvés de Chouilly (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Langry-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02359829v1</w:t>
-              </w:r>
-[...747 lines deleted...]
-                <w:t xml:space="preserve">halshs-01158975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9219,51 +9063,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="EEB490DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -9300,51 +9296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan Edinborough" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Shennan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isabelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ann Armitage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balb&#237;n-Behrmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrera-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01077-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sestier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCTWJPMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2014.2506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buillit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565304v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.959" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weisser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couvercelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grob&#233;ty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00286.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LG37XS4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.J. Charpy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geslin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=habitations-et-habitat-du-neolithique-a-lage-du-bronze-en-france-et-ses-marges-actes-des-iie-rencontres-nord-sud-de-prehistoire-recente-dijon-19-21-novembre-2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schulz Paulsson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159084v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159064v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159069v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873611v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skakun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005061v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmeulles Jonathan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peltier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158983v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weisser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237811v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiol Sandrine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596218v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spohr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;hel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6S6J-7Z13" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359829v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baldin-Behrmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212406v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158975v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-martineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6087-5787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060749563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan Edinborough" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Shennan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ann Armitage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balb&#237;n-Behrmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrera-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01077-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isabelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCTWJPMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2014.2506" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buillit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weisser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565304v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.959" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13872" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couvercelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grob&#233;ty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00286.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LG37XS4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmeulles Jonathan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peltier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weisser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237811v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.J. Charpy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiol Sandrine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spohr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;hel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638312v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6S6J-7Z13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824058v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geslin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925316v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=habitations-et-habitat-du-neolithique-a-lage-du-bronze-en-france-et-ses-marges-actes-des-iie-rencontres-nord-sud-de-prehistoire-recente-dijon-19-21-novembre-2015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262003v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schulz Paulsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01873611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197169v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skakun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159127v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526033v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526042v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526027v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baldin-Behrmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526040v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526048v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359829v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>