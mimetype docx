--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -783,203 +783,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal : le coeur et la raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BnF Éditions, 2016, 978-2-7177-2721-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florilège. Jardin extraordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque nationale de France, pp.48, 2016, 9782717727074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372843v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04363829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images du Grand siècle : l'estampe française au temps de Louis XIV, 1660-1715 : [exposition, Paris, Bibliothèque nationale de France, site François Mitterrand, galerie 1, 3 novembre 2015-31 janvier 2016, Los Angeles, Getty center, 16 juin-6 septembre 2015]</w:t>
               </w:r>
@@ -1433,199 +1433,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Orient, par-delà le romantisme</w:t>
+                <w:t xml:space="preserve">Le livre dont vous êtes le héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 372, pp.52-54</w:t>
+              <w:t xml:space="preserve">, 2026, 373, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483441v1</w:t>
+                <w:t xml:space="preserve">hal-05565979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un prix Nobel publie à compte d’auteur</w:t>
+                <w:t xml:space="preserve">L’Orient, par-delà le romantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 369, pp.60-62</w:t>
+              <w:t xml:space="preserve">, 2026, 372, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219549v1</w:t>
+                <w:t xml:space="preserve">hal-05483441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un imprimeur à un menuisier. La commande d’une presse au XVIIe siècle</w:t>
               </w:r>
@@ -1761,5696 +1761,5765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand un prix Nobel publie à compte d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et métiers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 369, pp.60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les deux apprentissages de Georges Tournier (1637, 1639), avec un semblant d’ébauche de catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156ry⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/156ry⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05386681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 368, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un album de photographies 1900, de château en cathédrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 367, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commande d’une image de confrérie à Gabriel Ladame (1665)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156s1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/156s1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05386857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrai ou faux document, vraie ou fausse larme du Christ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le graveur François Ragot, de son installation à son décès (1637-1670) – apprentissages de Georges Tournier et François Langot, testament, inventaire après-décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 273, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13xp9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13xp9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05070559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De province à Paris. Les apprentissages de Michel Cléreau (1640), Antoine Moreau (1640) et Jacques Gaillot (1641) chez Paul Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156s2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/156s2⟩</w:t>
+                <w:t xml:space="preserve">hal-05386721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de Vincent Roger (1658/9-avant 1680) auprès de Louis Cossin (1673)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché pour le portrait de Louis XIV par Nicolas Pitau d’après Claude Lefèbvre (1669-1670)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des batailles de toutes les couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 361, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graver l'ombre et la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 360, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Anglais à Paris. L’apprentissage de Walter Dover, et les deux Jacques Granthomme (1601)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12qjk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04800733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ragot, de son apprentissage auprès de Michel Faulte (1623) à son mariage (1635)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12qjl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04797259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le marché pour le portrait de Louis XIV par Nicolas Pitau d’après Claude Lefèbvre (1669-1670)</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sorcière à la bibliothèque !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et métiers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.66-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fonds d’estampes à visée pédagogique à la bibliothèque de l’École nationale des chartes (1821-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4964⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.5317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apprentissage de Vincent Roger (1658/9-avant 1680) auprès de Louis Cossin (1673)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04567620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, diffuser et faire connaître les manuscrits anciens par l’imprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et métiers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.52-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04553812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de Gaspard Godard auprès d’Esme de Boulonnois (1657)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 271, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4967⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qjj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une sorcière à la bibliothèque !</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04798078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre qui apprend à fabriquer des livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 365, pp.66-68</w:t>
+              <w:t xml:space="preserve">, 2024, 364, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un fonds d’estampes à visée pédagogique à la bibliothèque de l’École nationale des chartes (1821-2024)</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04701286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente d’une presse à taille-douce en 1674 : autour de Pierre et René Lochon, Antoine Sanson et Pierre Pocque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.5317⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lire, diffuser et faire connaître les manuscrits anciens par l’imprimé</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un apprentissage avorté chez Pierre Lochon ou comment Guillaume-Joseph Lemaire n’est pas devenu graveur (1683-1684)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.3914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux familles Guérard ou comment il apparaît que François Guérard et Nicolas Guérard ne sont pas frères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.3904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Vallet, graveur en cartes géographiques, de son apprentissage chez Jean Liébaux (1693) à son mariage (1706)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04289444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un romantisme typographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 362, pp.52-55</w:t>
+              <w:t xml:space="preserve">, 2023, 357, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apprentissage de Gaspard Godard auprès d’Esme de Boulonnois (1657)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Adages d’Érasme, un modèle pour la jeunesse... mis à l’index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bénévent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et métiers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.54-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04186516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un passage de Théodore van Merlen à Paris : un marché pour un portrait de Louis XIV destiné à un livre religieux du P. Adam (1655)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 272, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12qjj⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">La vente d’une presse à taille-douce en 1674 : autour de Pierre et René Lochon, Antoine Sanson et Pierre Pocque</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de René Coquin chez René Lochon (1647)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 271, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4970⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04289393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit inédit dans l’entourage de Cyrano de Bergerac, La Discipline militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 300 (300), pp.517-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.233.0517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circonstances de la mort de Jean Hainzelman (1693)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 270, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4626⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.2030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La galerie Mas : un siècle d’estampes. Entretien avec Jean-Luc Thomas-Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thomas-Mas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 269, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.3914⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.2150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les deux familles Guérard ou comment il apparaît que François Guérard et Nicolas Guérard ne sont pas frères</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes de la vie du graveur René Lochon (1620-1674) - apprentissage, mariage, inventaire après-décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 269, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.3904⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.3308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...180 lines deleted...]
-                <w:t xml:space="preserve">Un passage de Théodore van Merlen à Paris : un marché pour un portrait de Louis XIV destiné à un livre religieux du P. Adam (1655)</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03858245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine-Léonor Houdin (v. 1620 – après 1689), un architecte graveur dans l’entourage de François Bignon et Cyrano de Bergerac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 270, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4594⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apprentissage de René Coquin chez René Lochon (1647)</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03646998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onze ans comme rédacteur en chef des Nouvelles de l’estampe : un bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 270, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4623⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces femmes qui gravent. Féminisation d’une pratique et de son vocabulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Albukai, mémoire d’un monde en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de l’œuvre gravé de Jules Lieure (1866-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Lieure (1866-1948), spécialiste d’estampes anciennes, collectionneur et graveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Toulousain à Paris. L’apprentissage de Michel Dubois auprès du graveur Antoine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de Nicolas Levesque auprès de Jean Ganière (1660)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de François Lescouvé auprès de Jean Lenfant (1659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une convention entre Jean Liébaux, graveur en lettres, et Nicolas de Fer, éditeur de cartes de géographie (1689)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire travailler les filles. L’apprentissage d’Élisabeth de Nieport auprès de Suzanne Sarrabat (1686)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de François Belliou auprès de Guillaume Vallet (1681)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché de Pierre Lochon pour l’image de la confrérie Saint-Joseph des charpentiers (1682)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché de Nicolas Pitau pour le portrait de Denis Sanguin, évêque de Senlis, comprenant les estampes, la planche et le tableau peint par Claude Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres perdues de Monmerqué. Comment la bibliothèque de l'Arsenal perdit puis récupéra une partie du fonds Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04204852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille Le Blanc, peintres en héraldique à Paris au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01851506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un graveur veut se faire savant. Le Nouveau Système du monde de Sébastien Leclerc (1706-1708)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gapaillard Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 257, pp.29-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01463419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché d’Alexandre Le Roux pour une estampe de confrérie (Archives nationales, MC, XXIV, 587, 24 avril 1718)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 260, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04186487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean-François Lagrenée a-t-il jamais gravé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 258, pp.74-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’estampe comme base d’un travail héraldique. Les recueils d’armoiries de l’enlumineur Alexis Naquet (1722-1730)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253, pp.22-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnauld de Pomponne entre Port-Royal et Louis XIV : déchirement ou coexistence pacifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.95-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte rendu] Approcher Claude Mellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 255, pp.68-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'estampe française au temps du roi soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Selbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, septembre-octobre, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur le destin de Lucrèce Clouet, fille de l’artiste François Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.82 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sr de Lavenage ». L’homme à l’origine de l’ultime tentative d’ériger les graveurs en corps de métier (1660)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252, pp.32-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3. De la documentation à la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tréhondart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.512.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques quotidiennes de travail au Cabinet des estampes dans les décennies 1750 et 1760</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.047.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01077568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi &amp;quot;La Manière de cultiver les arbres fruitiers&amp;quot; n'est pas l'œuvre d'Arnauld d'Andilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 300 (300), pp.517-531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.233.0517⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 263, pp.345-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.142.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marc H. Smith</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ex bibliotheca MSS Coisliniana, olim Seguieriana » Des recueils du chancelier Séguier au département des Estampes de la BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ad vivum : l'estampe et le dessin anciens à la BnF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://estampe.hypotheses.org/879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01079485v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’importance des notes manuscrites sur les estampes anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 267, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.2030⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 248, pp.76-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Thomas-Mas.</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Jean et Pierre Lepautre : quelques réattributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 247, pp.82-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les étapes de la vie du graveur René Lochon (1620-1674) - apprentissage, mariage, inventaire après-décès</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de l'estampe (XVIIIe-XXIe siècles). Pour une approche statistique lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 268, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 245, pp.30-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antoine-Léonor Houdin (v. 1620 – après 1689), un architecte graveur dans l’entourage de François Bignon et Cyrano de Bergerac</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipédia, espace fluide, espace à parcourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.52-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Onze ans comme rédacteur en chef des Nouvelles de l’estampe : un bilan</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipédia. Une somme originale de copies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1837⟩</w:t>
+              <w:t xml:space="preserve">Médium : Transmettre pour Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32-33, pp.356-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mediu.032.0356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00724611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les estampes étaient le web du XVIIe siècle&amp;quot; : entretien avec Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rovère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 518, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...1345 lines deleted...]
-                <w:t xml:space="preserve">Simon Arnauld de Pomponne entre Port-Royal et Louis XIV : déchirement ou coexistence pacifique ?</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mon oncle le docteur ». Louis XIV, Antoine Arnauld et Pomponne : un impossible retour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66, pp.95-105</w:t>
+              <w:t xml:space="preserve">, 2012, 62 (Ruine et survie de Port-Royal (1679-1713)), pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">[Compte rendu] Approcher Claude Mellan</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04186474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition et diffusion de L'Imitation de Jésus-Christ (1470 - 1800)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 255, pp.68-69</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5), pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du nouveau sur le destin de Lucrèce Clouet, fille de l’artiste François Clouet</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique, jansénisme et sociabilité dans le Comminges du Grand Siècle. L'amitié entre Gilbert de Choiseul, évêque de Comminges, et Simon Arnauld de Pomponne (1659-1662)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Comminges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 127 (2011-2), pp.330-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lisiecki</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une trop bruyante solitude&amp;quot;. Robert Arnauld d'Andilly, solitaire de Port-Royal, et le pouvoir royal (1643-1674)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, septembre-octobre, pp.6</w:t>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, pp.337-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le « sr de Lavenage ». L’homme à l’origine de l’ultime tentative d’ériger les graveurs en corps de métier (1660)</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The STCN in a Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jaarboek voor Nederlandse Boekgeschiedenis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographies nationales rétrospectives et gestion des collections patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (1), pp.61-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hilaire</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00387830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Arnauld à l'hôtel de Rambouillet. Note sur un poème inconnu d'Henri Arnauld, évêque janséniste d'Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 263, pp.345-360. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.142.0345⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 241 (4), pp.725-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.084.0725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...985 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dss.084.0725⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00387810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de &amp;quot;Mémoires de Claude Haton. Tome 3, 1573-1577, éd. L. Bourquin (dir.), Paris : CTHS, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 164 (1), pp.309-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00344377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la négociation à la relation d'ambassade. Simon Arnauld de Pomponne et sa deuxième ambassade de Suède (1671)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.263-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00344150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7460,1268 +7529,1268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La femme du patron&amp;quot;. Mme de Pomponne, intendante d'ambassadeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucien Bély, Gérauld Poumarède, Matthieu Gellard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie de femmes. Femmes en diplomatie. Du moyen Age au XVIII siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pedone, pp.203-216, 2026, Histoire de la diplomatie et des relations internationales, 978-2-233-01114-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ThENC@. Les thèses d'Ecole des chartes, enjeux de la restauration à la diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Jouves-Hann; Sophie David; Loïc Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, 978-2-491040-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribulations et avatars d'un projet d'illustration de livre sur les chevaux par Henry et Rombault Le Roy et Crispin de Passe le jeune (1623-1628)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Mélanges à paraître]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnauld de Pomponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Livre des célébrations nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture; éditions du patrimoine, pp.278, 2017, 978-2-7577-0572-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où, du copeau, naît l’art. Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Préaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits d’ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Comité national de l’estampe, pp.3, 2016, 979-10-96279-04-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oeuvres de Lise Follier-Morales sont les filles du silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lise Follier-Morales. Jaune citron - noir gravure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Galerie L’échiquier, pp.43, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnauld de Pomponne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes français du 17e siècle : acteurs et réseaux du savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2015, 978-2-8124-1721-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnauld de Pomponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Foisneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2015, 9782812417238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05052704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire lire la paix. Édition et diffusion des traités diplomatiques français (XVIe-XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Poncet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatique et diplomatie : les traités (Moyen Âge-début du XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des chartes, pp.160-183, 2015, 978-2-35723-071-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Books in Foreign Languages: Publishing in The Netherlands, 1500-1800</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Mullins; Richard Kirwan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialist Markets in the Early Modern Book World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Brill, pp.294-311, 2015, Library of the Written Word, 978-90-04-28810-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004290228_016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03671223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élégance du bretteur vu de dos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Renaudeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mousquetaires !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.134-135, 2014, 978-2070144709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Présentation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue raisonné des oeuvres sur papier d’Alfredo Müller</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des amis d’Alfredo Müller, pp.4e de couverture, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon oncle le docteur&amp;quot;. Louis XIV, Antoine Arnauld et Pomponne : un impossible retour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathis, Rémi; De Franceschi, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruine et survie de Port-Royal (1679-1713)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-104, 2012, Chroniques de Port-Royal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipédia et les bibliothèques : dix ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques 2.0 : à l'heure des médias sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle de la librairie, pp.33-40, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00710428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser le jansénisme au risque de la prison ? Les imprimeurs &amp;quot;jansénistes&amp;quot; et le pouvoir royal (1643-1712)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Lesaulnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port-Royal et la prison : [actes de la journée d’étude, Paris, Sorbonne, le 8 septembre 2010]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nolin, pp.197-211, 2011, Univers Port-Royal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux au château de Pomponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gady. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Hardouin-Mansart (1646-1708)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.305-306, 2010, 978-2-7351-1187-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04186424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux à l'hôtel de Pomponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gady. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Hardouin-Mansart (1646-1708)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.389, 2010, 978-2-7351-1187-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04186434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8731,611 +8800,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ThENC@ : les thèses de l’École des Chartes, enjeux de la restauration à la diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barbara Jouves-Hann; Sophie David; Loïc Bertrand, Sep 2021, Paris, France. p. 84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Means to an End: The Process of Understanding French Prints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Annual APS Distinguished Scholar Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Prints Scholars, Jan 2018, New York, New York City University Graduate Center, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive study of 16th century Northern European chiaroscuro woodcuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Laclavetine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Clivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Archaeometry (ISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive study of the pigments and the watermarks of engravings in North European Chiaroscuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Laclavetine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Clivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNART 2017 - Non-destructive and Microanalytical Techniques in Art and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of the Basque Country, May 2017, Bilbao, Spain. page 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PROJET CLARO D’ANALYSE DES PIGMENTS DES ENCRES ET DES FILIGRANES DE GRAVURES EN CLAIR-OBSCUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Laclavetine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Clivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane de La Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème colloque du GMPCA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6566 CreAAH, Apr 2017, Rennes, France. page 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage personnel des estampes anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'usage personnel des estampes anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, Ecole nationale des chartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9345,352 +9414,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’estampe qui n’existait plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gauguin qui ne devait pas exister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des thèses perdues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’estampe qui n’existait plus</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des planches d’alphabets à destination des ateliers de lithographes, à l’époque romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le janséniste et la mode. Un portrait &amp;quot;inconnu&amp;quot; de l'abbé Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cugy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9700,199 +9769,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruine et survie de Port-Royal (1679-1713)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.367, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01068154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « Mondes à part »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, pp.161, 2010, Biblio 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00533537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9902,1331 +9971,1331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais qui est vraiment Soros ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Guilmard est bien mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques esquisses inédites de François-Nicolas Sparr de Benstorf (1696-1774), dessinateur du duc de Lorraine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ojfn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/ojfn⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04758570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec… Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crambes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un intérêt pour les éclipses chez Alexis Clairaut, encore enfant, et son père Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “Songe de Poliphile” des Quesnel et de Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la gloire du roi : portraits de Louis XIV au Grand Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Selbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une note de Hugues-Adrien Joly au sujet de la préface de la première édition des &amp;quot;Médailles sur les principaux événements du règne de Louis le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exposition Images du Grand Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Selbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour quelques cosses de pois de plus…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon de l’estampe : des souris attachées par la queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fête de l’estampe à la BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour quelques cosses de pois de plus…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées d’études : 50 ans des Nouvelles de l’estampe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon de l’estampe : un chien vice-roi de Norvège !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon international de l’estampe de Paris 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journées d’études : 50 ans des Nouvelles de l’estampe</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon de l’estampe : la bête du Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Salon de l’estampe : un chien vice-roi de Norvège !</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon de l’estampe : un cachalot annonciateur de malheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recueil Jabach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'estampe « cosse-de-pois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11294,51 +11363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="724E7B93"/>
+    <w:nsid w:val="AF539E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11525,51 +11594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-6845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096153520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371253569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05048780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Champfleury Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descotes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Selbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marchesano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuhring" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furhing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sueur-Hermel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05483441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05219549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xkt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156ry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05042491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04997094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05385806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xp9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04513647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04342099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4964" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4967" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.5317" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701286v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4626" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3904" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04154539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04289415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4594" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4623" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.233.0517" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas-Mas." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2150" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3308" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1965" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1837" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1633" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1709" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1699" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1631" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1765" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1698" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1760" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1755" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1456" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1649" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1477" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1777" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.354" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.422" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.649" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lisiecki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.512.0056" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.047.0052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.142.0345" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079485v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.718" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918327v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.032.0356" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rov&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684222v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387830v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.084.0725" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05486240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276019v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377194v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004290228_016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00710428v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186424v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290244v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Laclavetine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clivet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de La Chapelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520487v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05136480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04923673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05346451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05057707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803046v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Louis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758570v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojfn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crambes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344363v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767631v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362658v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362660v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354606v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354603v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354843v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354844v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-6845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096153520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371253569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05048780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Champfleury Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descotes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Selbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marchesano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuhring" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furhing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sueur-Hermel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05565979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05483441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xkt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05219549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05042491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04997094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05385806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xp9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4964" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04513647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04342099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.5317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4970" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3914" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04154539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04289415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4594" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.233.0517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2030" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas-Mas." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3308" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1965" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1837" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1633" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1631" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1709" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1699" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1765" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1755" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1456" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1477" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.354" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.422" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lisiecki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.649" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263516v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.595" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Gauthier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.512.0056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.047.0052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.142.0345" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079485v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.718" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.032.0356" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rov&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387810v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.084.0725" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05486240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377193v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004290228_016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00710428v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Laclavetine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clivet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de La Chapelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457264v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05346451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05136480v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04923673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05057707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741537v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojfn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crambes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747077v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770167v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362658v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354601v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354602v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354843v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>