--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1433,51 +1433,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1605,5921 +1605,6128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire comme on parle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et métiers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 374, pp.60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’un imprimeur à un menuisier. La commande d’une presse au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 273, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13xks⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13xks⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05070452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marché de Jean-Baptiste Humbelot pour le portrait du polémiste jésuite François Véron (1649)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 273, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13xkt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13xkt⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05070541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un prix Nobel publie à compte d’auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 369, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux apprentissages de Georges Tournier (1637, 1639), avec un semblant d’ébauche de catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156ry⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/156ry⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05386681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 368, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un album de photographies 1900, de château en cathédrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 367, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commande d’une image de confrérie à Gabriel Ladame (1665)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156s1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/156s1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05386857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrai ou faux document, vraie ou fausse larme du Christ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le graveur François Ragot, de son installation à son décès (1637-1670) – apprentissages de Georges Tournier et François Langot, testament, inventaire après-décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 273, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13xp9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13xp9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05070559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De province à Paris. Les apprentissages de Michel Cléreau (1640), Antoine Moreau (1640) et Jacques Gaillot (1641) chez Paul Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156s2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/156s2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05386721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de Vincent Roger (1658/9-avant 1680) auprès de Louis Cossin (1673)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/estampe.4967⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04564329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché pour le portrait de Louis XIV par Nicolas Pitau d’après Claude Lefèbvre (1669-1670)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/estampe.4964⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04564287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des batailles de toutes les couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 361, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graver l'ombre et la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 360, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Anglais à Paris. L’apprentissage de Walter Dover, et les deux Jacques Granthomme (1601)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qjk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12qjk⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04800733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ragot, de son apprentissage auprès de Michel Faulte (1623) à son mariage (1635)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qjl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12qjl⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04797259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sorcière à la bibliothèque !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 365, pp.66-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fonds d’estampes à visée pédagogique à la bibliothèque de l’École nationale des chartes (1821-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.5317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/estampe.5317⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04567620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire, diffuser et faire connaître les manuscrits anciens par l’imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 362, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04553812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de Gaspard Godard auprès d’Esme de Boulonnois (1657)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qjj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12qjj⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04798078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre qui apprend à fabriquer des livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 364, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04701286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Migon (1604 (?)-1679), scientifique et technicien du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre. Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente d’une presse à taille-douce en 1674 : autour de Pierre et René Lochon, Antoine Sanson et Pierre Pocque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/estampe.4970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un apprentissage avorté chez Pierre Lochon ou comment Guillaume-Joseph Lemaire n’est pas devenu graveur (1683-1684)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 269, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/estampe.3914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux familles Guérard ou comment il apparaît que François Guérard et Nicolas Guérard ne sont pas frères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 269, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/estampe.3904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Vallet, graveur en cartes géographiques, de son apprentissage chez Jean Liébaux (1693) à son mariage (1706)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/estampe.4626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04289444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un romantisme typographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 357, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un passage de Théodore van Merlen à Paris : un marché pour un portrait de Louis XIV destiné à un livre religieux du P. Adam (1655)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de René Coquin chez René Lochon (1647)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04289393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Adages d’Érasme, un modèle pour la jeunesse... mis à l’index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bénévent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04186516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit inédit dans l’entourage de Cyrano de Bergerac, La Discipline militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 300 (300), pp.517-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.233.0517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circonstances de la mort de Jean Hainzelman (1693)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 270, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4594⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.2030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La galerie Mas : un siècle d’estampes. Entretien avec Jean-Luc Thomas-Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thomas-Mas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 270, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4623⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.2150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes de la vie du graveur René Lochon (1620-1674) - apprentissage, mariage, inventaire après-décès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.3308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03858245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine-Léonor Houdin (v. 1620 – après 1689), un architecte graveur dans l’entourage de François Bignon et Cyrano de Bergerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03646998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Albukai, mémoire d’un monde en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que s’est-il réellement passé à Villejuif pendant la Commune ? Une première approche à partir des périodiques du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villejuif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de l’œuvre gravé de Jules Lieure (1866-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Lieure (1866-1948), spécialiste d’estampes anciennes, collectionneur et graveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onze ans comme rédacteur en chef des Nouvelles de l’estampe : un bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces femmes qui gravent. Féminisation d’une pratique et de son vocabulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Toulousain à Paris. L’apprentissage de Michel Dubois auprès du graveur Antoine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de Nicolas Levesque auprès de Jean Ganière (1660)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de François Lescouvé auprès de Jean Lenfant (1659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une convention entre Jean Liébaux, graveur en lettres, et Nicolas de Fer, éditeur de cartes de géographie (1689)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire travailler les filles. L’apprentissage d’Élisabeth de Nieport auprès de Suzanne Sarrabat (1686)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de François Belliou auprès de Guillaume Vallet (1681)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché de Pierre Lochon pour l’image de la confrérie Saint-Joseph des charpentiers (1682)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres perdues de Monmerqué. Comment la bibliothèque de l'Arsenal perdit puis récupéra une partie du fonds Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04204852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché de Nicolas Pitau pour le portrait de Denis Sanguin, évêque de Senlis, comprenant les estampes, la planche et le tableau peint par Claude Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille Le Blanc, peintres en héraldique à Paris au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01851506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un graveur veut se faire savant. Le Nouveau Système du monde de Sébastien Leclerc (1706-1708)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gapaillard Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 257, pp.29-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01463419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché d’Alexandre Le Roux pour une estampe de confrérie (Archives nationales, MC, XXIV, 587, 24 avril 1718)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 260, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04186487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean-François Lagrenée a-t-il jamais gravé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 258, pp.74-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’estampe comme base d’un travail héraldique. Les recueils d’armoiries de l’enlumineur Alexis Naquet (1722-1730)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253, pp.22-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnauld de Pomponne entre Port-Royal et Louis XIV : déchirement ou coexistence pacifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.95-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte rendu] Approcher Claude Mellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 255, pp.68-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'estampe française au temps du roi soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Selbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, septembre-octobre, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur le destin de Lucrèce Clouet, fille de l’artiste François Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.82 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sr de Lavenage ». L’homme à l’origine de l’ultime tentative d’ériger les graveurs en corps de métier (1660)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252, pp.32-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3. De la documentation à la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tréhondart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.512.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques quotidiennes de travail au Cabinet des estampes dans les décennies 1750 et 1760</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.047.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01077568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi &amp;quot;La Manière de cultiver les arbres fruitiers&amp;quot; n'est pas l'œuvre d'Arnauld d'Andilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 300 (300), pp.517-531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.233.0517⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 263, pp.345-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.142.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marc H. Smith</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ex bibliotheca MSS Coisliniana, olim Seguieriana » Des recueils du chancelier Séguier au département des Estampes de la BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ad vivum : l'estampe et le dessin anciens à la BnF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://estampe.hypotheses.org/879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01079485v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’importance des notes manuscrites sur les estampes anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 267, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.2030⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 248, pp.76-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Thomas-Mas.</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Jean et Pierre Lepautre : quelques réattributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 247, pp.82-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les étapes de la vie du graveur René Lochon (1620-1674) - apprentissage, mariage, inventaire après-décès</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de l'estampe (XVIIIe-XXIe siècles). Pour une approche statistique lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 268, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 245, pp.30-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antoine-Léonor Houdin (v. 1620 – après 1689), un architecte graveur dans l’entourage de François Bignon et Cyrano de Bergerac</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipédia, espace fluide, espace à parcourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.52-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Onze ans comme rédacteur en chef des Nouvelles de l’estampe : un bilan</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipédia. Une somme originale de copies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1837⟩</w:t>
+              <w:t xml:space="preserve">Médium : Transmettre pour Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32-33, pp.356-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mediu.032.0356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00724611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les estampes étaient le web du XVIIe siècle&amp;quot; : entretien avec Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rovère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 518, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...1345 lines deleted...]
-                <w:t xml:space="preserve">Simon Arnauld de Pomponne entre Port-Royal et Louis XIV : déchirement ou coexistence pacifique ?</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mon oncle le docteur ». Louis XIV, Antoine Arnauld et Pomponne : un impossible retour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66, pp.95-105</w:t>
+              <w:t xml:space="preserve">, 2012, 62 (Ruine et survie de Port-Royal (1679-1713)), pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">[Compte rendu] Approcher Claude Mellan</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04186474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition et diffusion de L'Imitation de Jésus-Christ (1470 - 1800)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 255, pp.68-69</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5), pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lisiecki</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique, jansénisme et sociabilité dans le Comminges du Grand Siècle. L'amitié entre Gilbert de Choiseul, évêque de Comminges, et Simon Arnauld de Pomponne (1659-1662)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, septembre-octobre, pp.6</w:t>
+              <w:t xml:space="preserve">Revue de Comminges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 127 (2011-2), pp.330-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du nouveau sur le destin de Lucrèce Clouet, fille de l’artiste François Clouet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une trop bruyante solitude&amp;quot;. Robert Arnauld d'Andilly, solitaire de Port-Royal, et le pouvoir royal (1643-1674)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, pp.337-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le « sr de Lavenage ». L’homme à l’origine de l’ultime tentative d’ériger les graveurs en corps de métier (1660)</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The STCN in a Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jaarboek voor Nederlandse Boekgeschiedenis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographies nationales rétrospectives et gestion des collections patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (1), pp.61-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hilaire</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00387830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Arnauld à l'hôtel de Rambouillet. Note sur un poème inconnu d'Henri Arnauld, évêque janséniste d'Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 263, pp.345-360. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.142.0345⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 241 (4), pp.725-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.084.0725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...1005 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00387810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de &amp;quot;Mémoires de Claude Haton. Tome 3, 1573-1577, éd. L. Bourquin (dir.), Paris : CTHS, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 164 (1), pp.309-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00344377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la négociation à la relation d'ambassade. Simon Arnauld de Pomponne et sa deuxième ambassade de Suède (1671)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.263-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00344150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7529,1268 +7736,1268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La femme du patron&amp;quot;. Mme de Pomponne, intendante d'ambassadeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucien Bély, Gérauld Poumarède, Matthieu Gellard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie de femmes. Femmes en diplomatie. Du moyen Age au XVIII siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pedone, pp.203-216, 2026, Histoire de la diplomatie et des relations internationales, 978-2-233-01114-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ThENC@. Les thèses d'Ecole des chartes, enjeux de la restauration à la diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Jouves-Hann; Sophie David; Loïc Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, 978-2-491040-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribulations et avatars d'un projet d'illustration de livre sur les chevaux par Henry et Rombault Le Roy et Crispin de Passe le jeune (1623-1628)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Mélanges à paraître]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnauld de Pomponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Livre des célébrations nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture; éditions du patrimoine, pp.278, 2017, 978-2-7577-0572-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où, du copeau, naît l’art. Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Préaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits d’ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Comité national de l’estampe, pp.3, 2016, 979-10-96279-04-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oeuvres de Lise Follier-Morales sont les filles du silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lise Follier-Morales. Jaune citron - noir gravure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Galerie L’échiquier, pp.43, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnauld de Pomponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des philosophes français du 17e siècle : acteurs et réseaux du savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2015, 978-2-8124-1721-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnauld de Pomponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Foisneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2015, 9782812417238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05052704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire lire la paix. Édition et diffusion des traités diplomatiques français (XVIe-XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Poncet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatique et diplomatie : les traités (Moyen Âge-début du XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des chartes, pp.160-183, 2015, 978-2-35723-071-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Books in Foreign Languages: Publishing in The Netherlands, 1500-1800</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Mullins; Richard Kirwan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialist Markets in the Early Modern Book World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Brill, pp.294-311, 2015, Library of the Written Word, 978-90-04-28810-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004290228_016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03671223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élégance du bretteur vu de dos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Renaudeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mousquetaires !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.134-135, 2014, 978-2070144709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Présentation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue raisonné des oeuvres sur papier d’Alfredo Müller</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des amis d’Alfredo Müller, pp.4e de couverture, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon oncle le docteur&amp;quot;. Louis XIV, Antoine Arnauld et Pomponne : un impossible retour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathis, Rémi; De Franceschi, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruine et survie de Port-Royal (1679-1713)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-104, 2012, Chroniques de Port-Royal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipédia et les bibliothèques : dix ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques 2.0 : à l'heure des médias sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle de la librairie, pp.33-40, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00710428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser le jansénisme au risque de la prison ? Les imprimeurs &amp;quot;jansénistes&amp;quot; et le pouvoir royal (1643-1712)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Lesaulnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port-Royal et la prison : [actes de la journée d’étude, Paris, Sorbonne, le 8 septembre 2010]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nolin, pp.197-211, 2011, Univers Port-Royal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux au château de Pomponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gady. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Hardouin-Mansart (1646-1708)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.305-306, 2010, 978-2-7351-1187-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04186424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux à l'hôtel de Pomponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gady. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Hardouin-Mansart (1646-1708)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.389, 2010, 978-2-7351-1187-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04186434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8800,611 +9007,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ThENC@ : les thèses de l’École des Chartes, enjeux de la restauration à la diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barbara Jouves-Hann; Sophie David; Loïc Bertrand, Sep 2021, Paris, France. p. 84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Means to an End: The Process of Understanding French Prints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Annual APS Distinguished Scholar Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Prints Scholars, Jan 2018, New York, New York City University Graduate Center, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive study of 16th century Northern European chiaroscuro woodcuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Laclavetine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Clivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Archaeometry (ISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non destructive study of the pigments and the watermarks of engravings in North European Chiaroscuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Laclavetine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Kilian Laclavetine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Clivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boust</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNART 2017 - Non-destructive and Microanalytical Techniques in Art and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of the Basque Country, May 2017, Bilbao, Spain. page 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PROJET CLARO D’ANALYSE DES PIGMENTS DES ENCRES ET DES FILIGRANES DE GRAVURES EN CLAIR-OBSCUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Laclavetine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520487v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Kilian Laclavetine</w:t>
+                <w:t xml:space="preserve">Laurence Clivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boust</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème colloque du GMPCA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6566 CreAAH, Apr 2017, Rennes, France. page 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage personnel des estampes anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'usage personnel des estampes anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, Ecole nationale des chartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9414,352 +9621,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’estampe qui n’existait plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gauguin qui ne devait pas exister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des thèses perdues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des planches d’alphabets à destination des ateliers de lithographes, à l’époque romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le janséniste et la mode. Un portrait &amp;quot;inconnu&amp;quot; de l'abbé Arnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cugy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9769,199 +9976,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruine et survie de Port-Royal (1679-1713)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.367, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « Mondes à part »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, pp.161, 2010, Biblio 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00533537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9971,1331 +10178,1331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Guilmard est bien mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais qui est vraiment Soros ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques esquisses inédites de François-Nicolas Sparr de Benstorf (1696-1774), dessinateur du duc de Lorraine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ojfn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec… Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crambes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un intérêt pour les éclipses chez Alexis Clairaut, encore enfant, et son père Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “Songe de Poliphile” des Quesnel et de Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une note de Hugues-Adrien Joly au sujet de la préface de la première édition des &amp;quot;Médailles sur les principaux événements du règne de Louis le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la gloire du roi : portraits de Louis XIV au Grand Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Selbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exposition Images du Grand Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Selbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour quelques cosses de pois de plus…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon de l’estampe : des souris attachées par la queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fête de l’estampe à la BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour quelques cosses de pois de plus…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon international de l’estampe de Paris 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées d’études : 50 ans des Nouvelles de l’estampe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon de l’estampe : un chien vice-roi de Norvège !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon de l’estampe : la bête du Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journées d’études : 50 ans des Nouvelles de l’estampe</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon de l’estampe : un cachalot annonciateur de malheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'estampe « cosse-de-pois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recueil Jabach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354843v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04354844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11363,51 +11570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF539E28"/>
+    <w:nsid w:val="1B446EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11594,51 +11801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-6845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096153520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371253569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05048780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Champfleury Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descotes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Selbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marchesano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuhring" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furhing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sueur-Hermel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05565979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05483441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xkt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05219549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05042491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04997094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05385806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xp9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4964" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04513647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04342099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.5317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4970" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3914" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04154539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04289415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4594" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.233.0517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2030" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas-Mas." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3308" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1965" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1837" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1633" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1631" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1709" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1699" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1765" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1755" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1456" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1477" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.354" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.422" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lisiecki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.649" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263516v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.595" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Gauthier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.512.0056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.047.0052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.142.0345" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079485v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.718" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.032.0356" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rov&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387810v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.084.0725" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05486240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377193v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004290228_016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00710428v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Laclavetine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clivet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de La Chapelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457264v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05346451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05136480v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04923673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05057707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741537v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojfn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crambes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747077v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770167v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362658v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354601v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354602v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354843v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-6845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096153520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371253569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05048780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Champfleury Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descotes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Selbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marchesano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuhring" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furhing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sueur-Hermel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05565979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05483441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05598315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xkt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05219549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05042491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04997094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05385806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xp9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4967" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4964" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04513647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04342099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.5317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05597343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3914" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04154539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04289415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4594" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.233.0517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas-Mas." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2150" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3308" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1965" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1631" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05598584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1709" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1699" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1837" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1698" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1765" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1760" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1755" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1456" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1649" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1477" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1777" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.354" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.422" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lisiecki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.649" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.595" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.512.0056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.047.0052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.142.0345" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079485v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.718" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.032.0356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rov&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186474v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.084.0725" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05486240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276019v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052704v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004290228_016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00710428v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Laclavetine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de La Chapelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fernandez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05346451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05136480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04923673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05057707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803046v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068154v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741537v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojfn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crambes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747077v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362658v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362660v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354606v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354602v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354844v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>