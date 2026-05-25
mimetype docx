--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -783,203 +783,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florilège. Jardin extraordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibliothèque nationale de France, pp.48, 2016, 9782717727074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal : le coeur et la raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BnF Éditions, 2016, 978-2-7177-2721-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04363829v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01372843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images du Grand siècle : l'estampe française au temps de Louis XIV, 1660-1715 : [exposition, Paris, Bibliothèque nationale de France, site François Mitterrand, galerie 1, 3 novembre 2015-31 janvier 2016, Los Angeles, Getty center, 16 juin-6 septembre 2015]</w:t>
               </w:r>
@@ -2574,3398 +2574,3398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Ragot, de son apprentissage auprès de Michel Faulte (1623) à son mariage (1635)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qjl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04797259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des batailles de toutes les couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 361, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graver l'ombre et la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 360, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Anglais à Paris. L’apprentissage de Walter Dover, et les deux Jacques Granthomme (1601)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12qjk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04800733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">François Ragot, de son apprentissage auprès de Michel Faulte (1623) à son mariage (1635)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sorcière à la bibliothèque !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et métiers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.66-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fonds d’estampes à visée pédagogique à la bibliothèque de l’École nationale des chartes (1821-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 272, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12qjl⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.5317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une sorcière à la bibliothèque !</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04567620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, diffuser et faire connaître les manuscrits anciens par l’imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 365, pp.66-68</w:t>
+              <w:t xml:space="preserve">, 2024, 362, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un fonds d’estampes à visée pédagogique à la bibliothèque de l’École nationale des chartes (1821-2024)</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04553812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de Gaspard Godard auprès d’Esme de Boulonnois (1657)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 271, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.5317⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qjj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lire, diffuser et faire connaître les manuscrits anciens par l’imprimé</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04798078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Migon (1604 (?)-1679), scientifique et technicien du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre. Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre qui apprend à fabriquer des livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 362, pp.52-55</w:t>
+              <w:t xml:space="preserve">, 2024, 364, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apprentissage de Gaspard Godard auprès d’Esme de Boulonnois (1657)</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04701286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente d’une presse à taille-douce en 1674 : autour de Pierre et René Lochon, Antoine Sanson et Pierre Pocque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 272, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12qjj⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le livre qui apprend à fabriquer des livres</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un apprentissage avorté chez Pierre Lochon ou comment Guillaume-Joseph Lemaire n’est pas devenu graveur (1683-1684)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.3914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux familles Guérard ou comment il apparaît que François Guérard et Nicolas Guérard ne sont pas frères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.3904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Vallet, graveur en cartes géographiques, de son apprentissage chez Jean Liébaux (1693) à son mariage (1706)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04289444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un romantisme typographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 364, pp.60-62</w:t>
+              <w:t xml:space="preserve">, 2023, 357, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Adages d’Érasme, un modèle pour la jeunesse... mis à l’index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bénévent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre. Revue historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Art et métiers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La vente d’une presse à taille-douce en 1674 : autour de Pierre et René Lochon, Antoine Sanson et Pierre Pocque</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04186516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un passage de Théodore van Merlen à Paris : un marché pour un portrait de Louis XIV destiné à un livre religieux du P. Adam (1655)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 271, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4970⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un apprentissage avorté chez Pierre Lochon ou comment Guillaume-Joseph Lemaire n’est pas devenu graveur (1683-1684)</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de René Coquin chez René Lochon (1647)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 269, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.3914⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.4623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04289393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit inédit dans l’entourage de Cyrano de Bergerac, La Discipline militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 300 (300), pp.517-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.233.0517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circonstances de la mort de Jean Hainzelman (1693)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 269, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.3904⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.2030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La galerie Mas : un siècle d’estampes. Entretien avec Jean-Luc Thomas-Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thomas-Mas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 270, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4626⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.2150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Un passage de Théodore van Merlen à Paris : un marché pour un portrait de Louis XIV destiné à un livre religieux du P. Adam (1655)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes de la vie du graveur René Lochon (1620-1674) - apprentissage, mariage, inventaire après-décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 270, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4594⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.3308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apprentissage de René Coquin chez René Lochon (1647)</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03858245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine-Léonor Houdin (v. 1620 – après 1689), un architecte graveur dans l’entourage de François Bignon et Cyrano de Bergerac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 270, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.4623⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...214 lines deleted...]
-                <w:t xml:space="preserve">Marc H. Smith</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03646998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Albukai, mémoire d’un monde en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 267, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.2030⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Thomas-Mas.</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que s’est-il réellement passé à Villejuif pendant la Commune ? Une première approche à partir des périodiques du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villejuif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de l’œuvre gravé de Jules Lieure (1866-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.2150⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les étapes de la vie du graveur René Lochon (1620-1674) - apprentissage, mariage, inventaire après-décès</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Lieure (1866-1948), spécialiste d’estampes anciennes, collectionneur et graveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 268, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.3308⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antoine-Léonor Houdin (v. 1620 – après 1689), un architecte graveur dans l’entourage de François Bignon et Cyrano de Bergerac</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onze ans comme rédacteur en chef des Nouvelles de l’estampe : un bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 267, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1965⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Najah Albukai, mémoire d’un monde en guerre</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces femmes qui gravent. Féminisation d’une pratique et de son vocabulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1631⟩</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Catalogue de l’œuvre gravé de Jules Lieure (1866-1948)</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Toulousain à Paris. L’apprentissage de Michel Dubois auprès du graveur Antoine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 265, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1709⟩</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jules Lieure (1866-1948), spécialiste d’estampes anciennes, collectionneur et graveur</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de Nicolas Levesque auprès de Jean Ganière (1660)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 265, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1699⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Onze ans comme rédacteur en chef des Nouvelles de l’estampe : un bilan</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de François Lescouvé auprès de Jean Lenfant (1659)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1837⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ces femmes qui gravent. Féminisation d’une pratique et de son vocabulaire</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une convention entre Jean Liébaux, graveur en lettres, et Nicolas de Fer, éditeur de cartes de géographie (1689)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1633⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un Toulousain à Paris. L’apprentissage de Michel Dubois auprès du graveur Antoine Leclerc</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire travailler les filles. L’apprentissage d’Élisabeth de Nieport auprès de Suzanne Sarrabat (1686)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 265, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1698⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apprentissage de Nicolas Levesque auprès de Jean Ganière (1660)</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de François Belliou auprès de Guillaume Vallet (1681)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 266, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1765⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apprentissage de François Lescouvé auprès de Jean Lenfant (1659)</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché de Pierre Lochon pour l’image de la confrérie Saint-Joseph des charpentiers (1682)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 266, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1760⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une convention entre Jean Liébaux, graveur en lettres, et Nicolas de Fer, éditeur de cartes de géographie (1689)</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres perdues de Monmerqué. Comment la bibliothèque de l'Arsenal perdit puis récupéra une partie du fonds Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04204852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché de Nicolas Pitau pour le portrait de Denis Sanguin, évêque de Senlis, comprenant les estampes, la planche et le tableau peint par Claude Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 264, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1755⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.1777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mathis</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille Le Blanc, peintres en héraldique à Paris au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01851506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un graveur veut se faire savant. Le Nouveau Système du monde de Sébastien Leclerc (1706-1708)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gapaillard Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 263, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 257, pp.29-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’apprentissage de François Belliou auprès de Guillaume Vallet (1681)</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01463419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché d’Alexandre Le Roux pour une estampe de confrérie (Archives nationales, MC, XXIV, 587, 24 avril 1718)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 263, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1649⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 260, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un marché de Pierre Lochon pour l’image de la confrérie Saint-Joseph des charpentiers (1682)</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04186487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean-François Lagrenée a-t-il jamais gravé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 263, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/estampe.1477⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 258, pp.74-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les lettres perdues de Monmerqué. Comment la bibliothèque de l'Arsenal perdit puis récupéra une partie du fonds Arnauld</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnauld de Pomponne entre Port-Royal et Louis XIV : déchirement ou coexistence pacifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1</w:t>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.95-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un marché de Nicolas Pitau pour le portrait de Denis Sanguin, évêque de Senlis, comprenant les estampes, la planche et le tableau peint par Claude Lefèbvre</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’estampe comme base d’un travail héraldique. Les recueils d’armoiries de l’enlumineur Alexis Naquet (1722-1730)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 262, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 253, pp.22-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...388 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263521v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01372857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu] Approcher Claude Mellan</w:t>
               </w:r>
@@ -9691,151 +9691,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la recherche des thèses perdues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Gauguin qui ne devait pas exister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136480v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04923673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des planches d’alphabets à destination des ateliers de lithographes, à l’époque romantique</w:t>
               </w:r>
@@ -11570,51 +11570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B446EAC"/>
+    <w:nsid w:val="5C7658B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11801,51 +11801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-6845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096153520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371253569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05048780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Champfleury Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descotes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Selbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marchesano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuhring" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furhing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sueur-Hermel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05565979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05483441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05598315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xkt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05219549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05042491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04997094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05385806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xp9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4967" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4964" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04513647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04342099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.5317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05597343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3914" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04154539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04289415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4594" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.233.0517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas-Mas." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2150" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3308" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1965" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1631" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05598584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1709" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1699" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1837" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1698" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1765" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1760" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1755" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1456" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1649" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1477" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1777" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.354" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.422" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lisiecki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.649" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.595" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.512.0056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.047.0052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.142.0345" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079485v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.718" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.032.0356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rov&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186474v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.084.0725" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05486240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276019v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052704v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004290228_016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00710428v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Laclavetine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de La Chapelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fernandez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05346451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05136480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04923673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05057707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803046v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068154v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741537v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojfn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crambes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747077v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362658v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362660v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354606v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354602v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354844v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-6845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096153520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371253569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05048780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Champfleury Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descotes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Selbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marchesano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuhring" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furhing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sueur-Hermel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05565979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05483441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05598315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xkt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05219549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05042491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04997094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05385806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05070559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xp9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05386721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156s2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4967" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4964" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04513647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04342099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.5317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qjj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05597343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04564317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3914" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04154539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04289415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4594" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.4623" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.233.0517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas-Mas." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.2150" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.3308" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03646998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1965" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1631" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05598584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1709" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1699" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1837" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1698" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1765" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1760" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1755" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1456" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1649" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1477" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.1777" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.354" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.422" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263521v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lisiecki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.649" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.595" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.512.0056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.047.0052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.142.0345" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079485v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.718" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.032.0356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rov&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186474v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.084.0725" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05486240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276019v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052704v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004290228_016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04377197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00710428v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Laclavetine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de La Chapelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fernandez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05346451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04923673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05136480v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05057707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803046v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068154v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741537v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojfn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crambes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747077v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362658v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362660v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354606v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354602v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354844v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>