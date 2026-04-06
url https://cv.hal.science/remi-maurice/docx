--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -4131,261 +4131,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01414904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbate-induced changes in magnetic interactions in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc) with adsorbed hydrocarbon molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pragya Verma</w:t>
+                <w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.G. Truhlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b03240⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01323355v1</w:t>
+                <w:t xml:space="preserve">in2p3-01447927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Adsorbate-induced changes in magnetic interactions in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc) with adsorbed hydrocarbon molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Truhlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.9933-9948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b03240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01447927v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01323355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t>
               </w:r>
@@ -4923,51 +4923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Interactions That Allow Separation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the Open Iron Sites of Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragya Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,278 +5268,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01201552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Local Anisotropies in Binuclear Complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Adsorption in Fe&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(dobdc): A Classical Force Field Parameterized from Quantum Mechanical Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Borycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Chiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison L. Dzuback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500180k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.12230-12240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp500313j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00983068v1</w:t>
+                <w:t xml:space="preserve">in2p3-00981792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Adsorption in Fe&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(dobdc): A Classical Force Field Parameterized from Quantum Mechanical Calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between Local Anisotropies in Binuclear Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ruamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.12230-12240. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.4508-4516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp500313j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic500180k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00981792v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00983068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Metal in the Bonding and Properties of Bimetallic Complexes Involving Manganese, Iron, and Cobalt</w:t>
               </w:r>
@@ -6575,90 +6575,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Ion Magnetic Anisotropy and Isotropic Magnetic Couplings in the Metal–Organic Framework Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragya Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Zadrozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Borycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.9379 - 9389. </w:t>
@@ -8668,51 +8668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="464D5A6E"/>
+    <w:nsid w:val="37D216CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8899,51 +8899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2889-6518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161868061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ravel-Massol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02019k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300788" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04943d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Bouammali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045569" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02150692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sto&#239;anov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02063674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00370c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry2030031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Verma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Truhlar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b03240" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. Truhlar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01254056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938823" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500180k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Borycz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chiang Lin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Bloch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Kim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Dzuback" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500313j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tereniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Carlson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01080854v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco W. A. Havenith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Broer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03277B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Polinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Planas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared T. Stritzinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Lucena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Hu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Goncalves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401058b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen De Graaf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52521j" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01629470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Bogdanov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Rousochatzakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Brink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Hozoi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.127206" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanmoni Gogoi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202492" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBR22FT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Zadrozny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Luo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400953e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Muizz Pradipto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.014409" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.024411" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103641" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC4HRS1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthen Sivalingam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ganyushin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200506q" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201623e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Batchelor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangalli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201534e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen de Graaf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.214427" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864006v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pradipto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Broer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Graaf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100329n" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863055v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900473u" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862784v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900326e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337940v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31038-6_2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2022_78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41611-8_37-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02308305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2889-6518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161868061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ravel-Massol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02019k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300788" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04943d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Bouammali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045569" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02150692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sto&#239;anov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02063674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00370c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry2030031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Verma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Truhlar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b03240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. Truhlar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01254056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938823" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Borycz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chiang Lin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Bloch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Dzuback" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500313j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500180k" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tereniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Carlson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01080854v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco W. A. Havenith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Broer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03277B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Polinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Planas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared T. Stritzinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Lucena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Hu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Goncalves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401058b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen De Graaf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52521j" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01629470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Bogdanov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Rousochatzakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Brink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Hozoi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.127206" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanmoni Gogoi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202492" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBR22FT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Zadrozny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Luo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400953e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Muizz Pradipto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.014409" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.024411" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103641" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC4HRS1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthen Sivalingam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ganyushin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200506q" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201623e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Batchelor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangalli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201534e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen de Graaf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.214427" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864006v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pradipto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Broer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Graaf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100329n" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863055v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900473u" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862784v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900326e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337940v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31038-6_2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2022_78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41611-8_37-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02308305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>