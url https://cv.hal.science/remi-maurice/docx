--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1355,763 +1355,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometries, interaction energies and bonding in [Po(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-n&amp;lt;/sup&amp;gt; complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+                <w:t xml:space="preserve">Antisymmetric Exchange in a Real Copper Triangular Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amine Bouammali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp04001h⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (31), pp.12138-12148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768316v1</w:t>
+                <w:t xml:space="preserve">hal-03776943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisymmetric Exchange in a Real Copper Triangular Complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+                <w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (31), pp.12138-12148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00939⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (34), pp.13462-13470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776943v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Liu</w:t>
+                <w:t xml:space="preserve">Geometries, interaction energies and bonding in [Po(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-n&amp;lt;/sup&amp;gt; complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiya Zhutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (34), pp.13462-13470. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.26180-26189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cp04001h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776952v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to create giant Dzyaloshinskii–Moriya interactions? Analytical derivation and ab initio calculations on model dicopper(II) complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+                <w:t xml:space="preserve">Characterization of Uranyl Coordinated by Equatorial Oxygen: Oxo in UO$_3$ versus Oxyl in UO$_3^+$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiwen Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. van Stipdonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena J. Tatosian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0045569⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (25), pp.5544-5555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c03818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191170v1</w:t>
+                <w:t xml:space="preserve">hal-03323270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of giant Dzyaloshinskii–Moriya interaction from ab initio calculations: First-order spin–orbit coupling model and methodological study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">How to create giant Dzyaloshinskii–Moriya interactions? Analytical derivation and ab initio calculations on model dicopper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Bouammali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 155 (16), pp.164305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0065213⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 154 (13), pp.134301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0045569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428828v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Uranyl Coordinated by Equatorial Oxygen: Oxo in UO$_3$ versus Oxyl in UO$_3^+$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiwen Jian</w:t>
+                <w:t xml:space="preserve">Extraction of giant Dzyaloshinskii–Moriya interaction from ab initio calculations: First-order spin–orbit coupling model and methodological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amine Bouammali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (25), pp.5544-5555. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (16), pp.164305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c03818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0065213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323270v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Anisotropy in a Cubane-like Ni$_4$ Complex: An Ab Initio Perspective</w:t>
               </w:r>
@@ -2201,51 +2201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,51 +2358,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (32), pp.10855-10861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,51 +2492,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (17), pp.3713-3717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi A.B. Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3382,51 +3382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.2753 - 2762. </w:t>
@@ -3738,942 +3738,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01274072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for predicting the nature and magnitude of magnetic anisotropy in transition metal complexes: Application to Co(II) complexes</w:t>
+                <w:t xml:space="preserve">211 At-labeled agents for alpha-immunotherapy: On the in vivo stability of astatine-agent bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cahier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
+                <w:t xml:space="preserve">Tahra F Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Mallah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques F Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.31. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.156 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry2030031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01351335v1</w:t>
+                <w:t xml:space="preserve">inserm-01414904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptavalent Neptunium in a Gas-Phase Complex: (Np&amp;lt;sup&amp;gt;VII&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong D. Dau</w:t>
+                <w:t xml:space="preserve">Tools for predicting the nature and magnitude of magnetic anisotropy in transition metal complexes: Application to Co(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John K. Gibson</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01617⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry2030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01375624v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01351335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">211 At-labeled agents for alpha-immunotherapy: On the in vivo stability of astatine-agent bonds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heptavalent Neptunium in a Gas-Phase Complex: (Np&amp;lt;sup&amp;gt;VII&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques F Barbet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phuong D. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.9830-9837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01414904v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01375624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Adsorbate-induced changes in magnetic interactions in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc) with adsorbed hydrocarbon molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Truhlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.9933-9948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b03240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01447927v1</w:t>
+                <w:t xml:space="preserve">in2p3-01323355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbate-induced changes in magnetic interactions in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc) with adsorbed hydrocarbon molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pragya Verma</w:t>
+                <w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.G. Truhlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.9933-9948. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b03240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01323355v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01447927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire David</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Teze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01312975v1</w:t>
+                <w:t xml:space="preserve">in2p3-01405047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Champion</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.1345-1354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01405047v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01312975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structures of Plutonyl Nitrate Complexes: Is Plutonium Heptavalent in PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; ?</w:t>
               </w:r>
@@ -4711,51 +4711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip X. Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John K. Gibson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54, pp.2367-2373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4783,295 +4783,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01121844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the Interactions That Allow Separation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the Open Iron Sites of Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donald G. Truhlar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.28499-28511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01123856v1</w:t>
+                <w:t xml:space="preserve">in2p3-01250172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Interactions That Allow Separation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the Open Iron Sites of Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald G. Truhlar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.28499-28511. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01250172v1</w:t>
+                <w:t xml:space="preserve">in2p3-01123856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy and destructive interferences between local magnetic anisotropies in binuclear complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5268,278 +5268,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01201552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Adsorption in Fe&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(dobdc): A Classical Force Field Parameterized from Quantum Mechanical Calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between Local Anisotropies in Binuclear Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ruamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp500313j⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.4508-4516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500180k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00981792v1</w:t>
+                <w:t xml:space="preserve">in2p3-00983068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Local Anisotropies in Binuclear Complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Adsorption in Fe&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(dobdc): A Classical Force Field Parameterized from Quantum Mechanical Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Borycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Chiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison L. Dzuback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.4508-4516. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.12230-12240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic500180k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp500313j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00983068v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00981792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Metal in the Bonding and Properties of Bimetallic Complexes Involving Manganese, Iron, and Cobalt</w:t>
               </w:r>
@@ -5908,265 +5908,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00966875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorium and Uranium Carbide Cluster Cations in the Gas Phase: Similarities and Differences between Thorium and Uranium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical determination of spin Hamiltonians with isotropic and anisotropic magnetic interactions in transition metal and lanthanide complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coen De Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic401058b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (43), pp.18784-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp52521j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01631045v1</w:t>
+                <w:t xml:space="preserve">hal-00906982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of spin Hamiltonians with isotropic and anisotropic magnetic interactions in transition metal and lanthanide complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thorium and Uranium Carbide Cluster Cations in the Gas Phase: Similarities and Differences between Thorium and Uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana F. Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxian Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coen De Graaf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio P. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (43), pp.18784-804. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.10968 - 10975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp52521j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic401058b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906982v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01631045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Ising-type Magnetic Anisotropy in Trigonal Bipyramidal Ni(II) Complexes : Experiment and Theory.</w:t>
               </w:r>
@@ -6575,90 +6575,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Ion Magnetic Anisotropy and Isotropic Magnetic Couplings in the Metal–Organic Framework Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragya Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Zadrozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Borycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.9379 - 9389. </w:t>
@@ -6722,51 +6722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Muizz Pradipto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coen de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7098,51 +7098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanthen Sivalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Ganyushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coen de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7336,51 +7336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7425,261 +7425,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy in binuclear complexes in the weak-exchange limit: From the multispin to the giant-spin Hamiltonian</w:t>
+                <w:t xml:space="preserve">Antisymmetric Magnetic Interactions in Oxo-Bridged Copper(II) Bimetallic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohen de Graaf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A. M. Pradipto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Broer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.214427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (10), pp.3092-3101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct100329n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863106v1</w:t>
+                <w:t xml:space="preserve">hal-00864006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisymmetric Magnetic Interactions in Oxo-Bridged Copper(II) Bimetallic Systems</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy in binuclear complexes in the weak-exchange limit: From the multispin to the giant-spin Hamiltonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohen de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (10), pp.3092-3101. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (21), pp.214427/1-214427/9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct100329n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.214427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864006v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostructural relations from a combined ab initio and ligand field analysis for the nonintuitive zero-field splitting in Mn(III) complexes.</w:t>
               </w:r>
@@ -7691,51 +7691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coen de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (8), pp.084307/1-084307/12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7782,77 +7782,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous Extraction of the Anisotropic Multispin Hamiltonian in Bimetallic Complexes from the Exact Electronic Hamiltonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bastardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohen de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (1), pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7912,77 +7912,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bastardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohen de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (11), pp.2977-2984. </w:t>
@@ -8078,51 +8078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges and Advances in Computational Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Springer Science and Business Media B.V., pp.63-110, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8169,64 +8169,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism in Binuclear Compounds: Theoretical Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kalck, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modes of Cooperative Effects in Dinuclear Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, SPRINGER INTERNATIONAL PUBLISHING AG, pp.207-233, 2023, Topics in Organometallic Chemistry, 978-3-031-32250-1; 978-3-031-32249-5. </w:t>
@@ -8277,77 +8277,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-field splitting in transition metal complexes: Ab initio calculations, effective Hamiltonians, model Hamiltonians, and crystal-field models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Broer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hanbook of Relativistic Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-642-41611-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8668,51 +8668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37D216CD"/>
+    <w:nsid w:val="38A775E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8899,51 +8899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2889-6518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161868061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ravel-Massol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02019k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300788" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04943d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Bouammali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045569" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02150692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sto&#239;anov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02063674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00370c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry2030031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Verma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Truhlar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b03240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. Truhlar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01254056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938823" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Borycz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chiang Lin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Bloch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Dzuback" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500313j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500180k" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tereniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Carlson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01080854v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco W. A. Havenith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Broer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03277B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Polinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Planas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared T. Stritzinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Lucena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Hu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Goncalves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401058b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen De Graaf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52521j" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01629470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Bogdanov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Rousochatzakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Brink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Hozoi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.127206" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanmoni Gogoi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202492" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBR22FT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Zadrozny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Luo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400953e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Muizz Pradipto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.014409" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.024411" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103641" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC4HRS1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthen Sivalingam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ganyushin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200506q" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201623e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Batchelor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangalli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201534e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen de Graaf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.214427" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864006v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pradipto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Broer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Graaf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100329n" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863055v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900473u" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862784v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900326e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337940v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31038-6_2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2022_78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41611-8_37-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02308305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2889-6518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161868061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ravel-Massol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02019k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300788" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04943d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Bouammali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045569" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02150692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sto&#239;anov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02063674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00370c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry2030031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Verma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Truhlar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b03240" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. Truhlar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10382" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01254056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938823" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500180k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Borycz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chiang Lin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Bloch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Kim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Dzuback" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500313j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tereniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Carlson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01080854v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco W. A. Havenith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Broer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03277B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Polinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Planas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared T. Stritzinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906982v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen De Graaf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52521j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Lucena" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Hu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401058b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01629470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Bogdanov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Rousochatzakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Brink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Hozoi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.127206" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanmoni Gogoi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202492" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBR22FT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Zadrozny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Luo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400953e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Muizz Pradipto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.014409" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.024411" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103641" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC4HRS1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthen Sivalingam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ganyushin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200506q" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201623e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Batchelor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangalli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201534e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pradipto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Broer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Graaf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100329n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen de Graaf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.214427" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863055v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900473u" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862784v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900326e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337940v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31038-6_2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2022_78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41611-8_37-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02308305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>