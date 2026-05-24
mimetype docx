--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,8613 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8561 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Maurice </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2889-6518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161868061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DLqpB6IAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio derivation of the crystal field parameters for lanthanide ions: The f1 case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël Duplaix-Rata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Humelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (14), pp.144304. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0313869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent mono-oxo bonding with protactinium(V) revealed in highly acidic chloride solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Maloubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (11), pp.e18403. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202518403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and spin density distributions and magnetic anisotropy in mixed-valent diruthenium(V) tetracarboxylates assessed via crystallographic and theoretical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruki Yairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torao Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Fabelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iurii Kibalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d6dt00342g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freed from Iron easy release of a stable ketene from the reaction of CO with di-iron bis-μ2-alkylidenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Munshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ravel-Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia-Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (48), pp.8687-8690. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5cc02019k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Couplings and Magneto-Structural Correlations of Trinuclear MII-UIV-MII (MII=Co, Ni, Cu) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ephritikhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (14), pp.e202300788. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resolution of the weak-exchange limit made rigorous, simple and general in binuclear complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Physical Chemistry Chemical Physics, 26 (8), pp.6844-6861. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cp04943d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the protactinium(V) mono-oxo cation probed by first-principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (15), pp.e202304068. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202304068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protactinium(V) mono-oxo bond weaker than what we thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.14376-14379. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC04522J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited states of polonium(IV ) : electron correlation and spin–orbit coupling in the Po&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; free ion andin the bare and solvated [PoCl&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.24603-24612. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP03317A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure and Magneto-Structural Correlations Study of Cu2UL Trinuclear Schiff Base Complexes: A 3d-5f-3d Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Meskaldji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Costuas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (6), pp.1475-1490. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c08755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and thermodynamic properties of aqueous protactinium(V) by first-principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Delafoulhouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.10033-10041. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00323J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometries, interaction energies and bonding in [Po(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-n&amp;lt;/sup&amp;gt; complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.26180-26189. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp04001h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisymmetric Exchange in a Real Copper Triangular Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Bouammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (31), pp.12138-12148. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (34), pp.13462-13470. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to create giant Dzyaloshinskii–Moriya interactions? Analytical derivation and ab initio calculations on model dicopper(II) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Bouammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (13), pp.134301. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of giant Dzyaloshinskii–Moriya interaction from ab initio calculations: First-order spin–orbit coupling model and methodological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Bouammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (16), pp.164305. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0065213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Uranyl Coordinated by Equatorial Oxygen: Oxo in UO$_3$ versus Oxyl in UO$_3^+$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwen Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. van Stipdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena J. Tatosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (25), pp.5544-5555. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c03818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Anisotropy in a Cubane-like Ni$_4$ Complex: An Ab Initio Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (9), pp.6306-6318. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Gomez Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (32), pp.10855-10861. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc02133h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (17), pp.3713-3717. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical topology at the spin–orbit configuration interaction level: Application to astatine compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Gomez Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi A.B. Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru‐claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Borschevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (23), pp.2055-2065. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.26373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Cation-Cation Interactions in Uranyl Coordination Dimers by Varying the Length of the Dicarboxylate Linker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong D Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hodée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202000840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of effective bond orders in heterodiatomic molecules and role of the spin-orbit coupling in the AtX (X=At–F) series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Gomez Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi A.B. Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Borschevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.032518. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV–Vis Absorption Spectroscopy of Polonium(IV) Chloride Complexes: An Electronic Structure Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Stoïanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.7036-7043. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ancillary ligands and solvents on the nuclearity of Ni–Ln complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Pierre Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (10), pp.3404-3414. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt00370c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational evidence of halogen bonds involving astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.428 - 434. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-018-0011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01769551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bonding picture in hypervalent XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides revisited with quantum chemical topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.2753 - 2762. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01628255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted radionuclide therapy with astatine-211: Oxidative dehalogenation of astatobenzoate conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Kalichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02614-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for predicting the nature and magnitude of magnetic anisotropy in transition metal complexes: Application to Co(II) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.31. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry2030031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01351335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptavalent Neptunium in a Gas-Phase Complex: (Np&amp;lt;sup&amp;gt;VII&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong D. Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.9830-9837. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01375624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the determination of the astatine Pourbaix diagram: Predomination of AtO(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; over At&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; in basic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.2964-2971. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201504403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211 At-labeled agents for alpha-immunotherapy: On the in vivo stability of astatine-agent bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra F Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques F Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.156 - 164. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01414904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbate-induced changes in magnetic interactions in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc) with adsorbed hydrocarbon molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragya Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Truhlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.9933-9948. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b03240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01323355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01447927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1345-1354. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01312975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01405047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Structures of Plutonyl Nitrate Complexes: Is Plutonium Heptavalent in PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip X. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.2367-2373. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502969w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01121844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Interactions That Allow Separation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the Open Iron Sites of Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragya Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. Truhlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.28499-28511. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01250172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy and destructive interferences between local magnetic anisotropies in binuclear complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1702, pp.090015. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01254056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structures and geometries of the XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.114306. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4930609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01201552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Local Anisotropies in Binuclear Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.4508-4516. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic500180k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00983068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Adsorption in Fe&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(dobdc): A Classical Force Field Parameterized from Quantum Mechanical Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Borycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Chiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison L. Dzuback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.12230-12240. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp500313j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00981792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Metal in the Bonding and Properties of Bimetallic Complexes Involving Manganese, Iron, and Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Tereniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca K. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clouston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor G. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.1842 - 1855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01631070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational determination of the dominant triplet population mechanism in photoexcited benzophenone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco W. A. Havenith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ria Broer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roca-Sanjuán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.25393-25403. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP03277B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01080854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual structure, bonding and properties in a californium borate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Polinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward B. Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared T. Stritzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.387-392. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.1896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00966875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium and Uranium Carbide Cluster Cations in the Gas Phase: Similarities and Differences between Thorium and Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana F. Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuxian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.10968 - 10975. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic401058b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01631045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of spin Hamiltonians with isotropic and anisotropic magnetic interactions in transition metal and lanthanide complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen De Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (43), pp.18784-804. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp52521j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic State of Pyrochlore Cd&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Os&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Emerging from Strong Competition of Ligand Distortions and Longer-Range Crystalline Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay A Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Rousochatzakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Hozoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.127206. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.127206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01629470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Ising-type Magnetic Anisotropy in Trigonal Bipyramidal Ni(II) Complexes : Experiment and Theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Batchelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boggio-Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (8), pp.3017-3026. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja308146e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Magnetic Anisotropy in Ni(II) and Co(II) Heptacoordinate Complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Batchelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayanmoni Gogoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jiménez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.950-956. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Ion Magnetic Anisotropy and Isotropic Magnetic Couplings in the Metal–Organic Framework Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(dobdc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragya Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M. Zadrozny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijie Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Borycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.9379 - 9389. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400953e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01631034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of magnetic interactions in cupric oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Muizz Pradipto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ria Broer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.014409/1-014409/7. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.014409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic interactions in LiCu&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;O&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;: Single-chain versus double-chain models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Muizz Pradipto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ria Broer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.24411. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.024411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01631019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentacoordinate NiII Complexes: Preparation, Magnetic Measurements, and Ab Initio Calculations of the Magnetic Anisotropy Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Pierre Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (13), pp.4031-4040. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of the zero-field splitting in copper acetate monohydrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanthen Sivalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ganyushin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (13), pp.6229-36. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200506q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Anisotropy in NiII-YIII Binuclear Complexes: On the Importance of Both the First Coordination Sphere of the NiII Ion and the YIII Ion Belonging to the Second Coordination Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Pierre Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (21), pp.11075-11081. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201623e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentanuclear cyanide-bridged complexes based on highly anisotropic Co(II) seven-coordinate building blocks: synthesis, structure, and magnetic behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke J. Batchelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (23), pp.12045-52. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201534e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy in binuclear complexes in the weak-exchange limit: From the multispin to the giant-spin Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (21), pp.214427/1-214427/9. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.214427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisymmetric Magnetic Interactions in Oxo-Bridged Copper(II) Bimetallic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Pradipto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Broer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (10), pp.3092-3101. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100329n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostructural relations from a combined ab initio and ligand field analysis for the nonintuitive zero-field splitting in Mn(III) complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (8), pp.084307/1-084307/12. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3480014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Extraction of the Anisotropic Multispin Hamiltonian in Bimetallic Complexes from the Exact Electronic Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct900473u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Theoretical Approach to Extract Anisotropic Spin Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (11), pp.2977-2984. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct900326e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Derivations for the Description of Magnetic Anisotropy in Transition Metal Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Advances in Computational Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Springer Science and Business Media B.V., pp.63-110, 2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31038-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism in Binuclear Compounds: Theoretical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kalck, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes of Cooperative Effects in Dinuclear Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, SPRINGER INTERNATIONAL PUBLISHING AG, pp.207-233, 2023, Topics in Organometallic Chemistry, 978-3-031-32250-1; 978-3-031-32249-5. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3418_2022_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-field splitting in transition metal complexes: Ab initio calculations, effective Hamiltonians, model Hamiltonians, and crystal-field models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Broer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hanbook of Relativistic Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-642-41611-8. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41611-8_37-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01323359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Field Anisotropic Spin Hamiltonians in First-Row Transition Metal Complexes: Theory, Models and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical Sciences. Université Paul Sabatier - Toulouse III, 2011. English. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00608878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of relativistic effects on the structural, physical and chemical properties of molecules and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Université de Nantes (UNAM), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02308305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8668,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38A775E0"/>
+    <w:nsid w:val="E91AF074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8899,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2889-6518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161868061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ravel-Massol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02019k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300788" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04943d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Bouammali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045569" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02150692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sto&#239;anov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02063674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00370c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry2030031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Verma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Truhlar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b03240" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. Truhlar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10382" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01254056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938823" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500180k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Borycz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chiang Lin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Bloch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Kim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Dzuback" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500313j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tereniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Carlson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Young" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01080854v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco W. A. Havenith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Broer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03277B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Polinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Planas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared T. Stritzinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906982v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen De Graaf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52521j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Lucena" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Hu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401058b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01629470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Bogdanov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Rousochatzakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Brink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Hozoi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.127206" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanmoni Gogoi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202492" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBR22FT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Zadrozny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Luo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400953e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Muizz Pradipto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.014409" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.024411" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103641" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC4HRS1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthen Sivalingam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ganyushin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200506q" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201623e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Batchelor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangalli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201534e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pradipto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Broer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Graaf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100329n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen de Graaf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.214427" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863055v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900473u" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862784v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900326e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337940v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31038-6_2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2022_78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41611-8_37-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02308305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2889-6518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161868061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DLqpB6IAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Duplaix-Rata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Humelnicu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0313869" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Grenda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruki Yairi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torao Fujimoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fabelo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Kibalin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6dt00342g" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Munshi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ravel-Massol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02019k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04943d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Bouammali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045569" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02150692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sto&#239;anov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00668" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02063674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00370c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry2030031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Verma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Truhlar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b03240" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. Truhlar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10382" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01254056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938823" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500180k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Borycz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chiang Lin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Bloch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Dzuback" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500313j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tereniak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Carlson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouston" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Young" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bill" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01080854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco W. A. Havenith" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Broer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03277B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Polinski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Planas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared T. Stritzinger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1896" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Lucena" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Hu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Goncalves" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401058b" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen De Graaf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52521j" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01629470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Bogdanov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Rousochatzakis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Brink" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Hozoi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.127206" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanmoni Gogoi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez-Lozano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202492" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBR22FT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631034v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Zadrozny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Luo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400953e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864154v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Muizz Pradipto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.014409" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01631019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.024411" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103641" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC4HRS1C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthen Sivalingam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ganyushin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200506q" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869437v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201623e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864146v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Batchelor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangalli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201534e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen de Graaf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.214427" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864006v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pradipto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Broer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Graaf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100329n" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863114v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863055v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900473u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900326e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337940v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31038-6_2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335887v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2022_78" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323359v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41611-8_37-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608878v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02308305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>