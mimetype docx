--- v0 (2026-03-04)
+++ v1 (2026-05-10)
@@ -532,235 +532,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter par la 3D un site en contexte arctique, entre recherche archéologique et changements environnementaux : Kuukpak, Territoires du Nord-Ouest, Canada</w:t>
+                <w:t xml:space="preserve">Perspectives d’enregistrement 3D d’une fouille archéologique sur plusieurs années : Le cas de la villa du &amp;quot;Grésil&amp;quot; (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Méreuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Jarhaus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Max Friesen</w:t>
+                <w:t xml:space="preserve">Jérôme Spiesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2017.0163⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2017.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665158v1</w:t>
+                <w:t xml:space="preserve">hal-03665162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d’enregistrement 3D d’une fouille archéologique sur plusieurs années : Le cas de la villa du &amp;quot;Grésil&amp;quot; (Seine-Maritime)</w:t>
+                <w:t xml:space="preserve">Documenter par la 3D un site en contexte arctique, entre recherche archéologique et changements environnementaux : Kuukpak, Territoires du Nord-Ouest, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Méreuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jarhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Spiesser</w:t>
+                <w:t xml:space="preserve">Pete Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Max Friesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2017.0164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2017.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665162v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'enregistrement 3D d'une fouille archéologique sur plusieurs années : le cas de la villa du &amp;quot;Grésil&amp;quot; (Seine-Maritime)</w:t>
               </w:r>
@@ -981,994 +981,994 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.3080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01876670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids et ses abords (Loiret, Centre Val-de-Loire), rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 2e campagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lejault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mazurkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids (Loiret, Centre- Val de Loire), Rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 1ere campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Méreuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre-Val de Loire, Loiret, Dampierre-en-Burly, forêt d'Orléans, parcelle 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précillia Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Méreuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Centre-Val de Loire. 2023, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mazurkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Filippova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grésil, une ferme antique dans la campagne normande. Rapport final d'opération 2011-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Binois-Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 1 - Panthéon Sorbonne; Groupe archéologique du Val de Seine. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transición entre los periodos Preclásico y Clásico en los sitios secundarios de la zona El Tigre - La Vitrola, Petén. Temporada 2023. Proyecto Arqueológico El Tigre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gendry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pacay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVI Simposio de Investigaciones Arqueológicas en Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Guatemala, Guatemala. Asociación Tikal, pp.601-614, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05285977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support du séminaire &amp;quot;Approche interdiscipinaire des systèmes d'information géographique (SIG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Méreuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. UE288 - PLAD - Approche interdiscipinaire des systèmes d'information géographique (SIG), EHESS, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138166v1</w:t>
-              </w:r>
-[...848 lines deleted...]
-                <w:t xml:space="preserve">hal-03895708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2383,51 +2383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04851716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Grube" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04851591v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Max Friesen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2020.1775360" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jarhaus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Dawson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3834" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pati&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendry Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pacay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cillia Haguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Garrido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sprajc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03295590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04851716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Grube" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04851591v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Max Friesen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2020.1775360" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jarhaus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Dawson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3834" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cillia Haguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pati&#241;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendry Valle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pacay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Garrido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sprajc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03295590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>