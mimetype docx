--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -564,96 +564,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité, La bataille de boules de neige</w:t>
+                <w:t xml:space="preserve">Jeu du roi. Éléments de solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922294v1</w:t>
+                <w:t xml:space="preserve">hal-04922288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité - jeu du roi</w:t>
               </w:r>
@@ -702,96 +702,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu du roi. Éléments de solution</w:t>
+                <w:t xml:space="preserve">Activité, La bataille de boules de neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922288v1</w:t>
+                <w:t xml:space="preserve">hal-04922294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial groups, pregroups and realisability of fusion systems</w:t>
               </w:r>
@@ -853,213 +853,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVITÉ DU N° 115 - COURTOISIE DE CAMBRIOLEURS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised topological learning for identification of atomic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Devijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Jakse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.045304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807857v1</w:t>
+                <w:t xml:space="preserve">hal-03806268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised topological learning for identification of atomic structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTIVITÉ DU N° 115 - COURTOISIE DE CAMBRIOLEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Jakse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.045304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03806268v1</w:t>
+                <w:t xml:space="preserve">hal-04807857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centric linking systems of locally finite groups</w:t>
               </w:r>
@@ -1186,234 +1186,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des activités multi-niveaux hors classe</w:t>
+                <w:t xml:space="preserve">Comparing n-dice fixing the sum of the faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tangente Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55</w:t>
+              <w:t xml:space="preserve">Bulletin of the Institute of Combinatorics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807861v1</w:t>
+                <w:t xml:space="preserve">hal-03053001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing n-dice fixing the sum of the faces</w:t>
+                <w:t xml:space="preserve">Des activités multi-niveaux hors classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Institute of Combinatorics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Tangente Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053001v1</w:t>
+                <w:t xml:space="preserve">hal-04807861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass-forming ability of elemental zirconium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Devijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Jakse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (10), pp.104205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1441,261 +1441,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crochet, objets mathématiques et surfaces de Seifert</w:t>
+                <w:t xml:space="preserve">Alperin’s fusion theorem for localities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (6), pp.2615-2619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/9gfp-pj85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00927872.2017.1392537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534220v1</w:t>
+                <w:t xml:space="preserve">hal-01679071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of fixed points over discrete p -toral groups, and existence and uniqueness of linking systems</w:t>
+                <w:t xml:space="preserve">Crochet, objets mathématiques et surfaces de Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 499, pp.43-73. </w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2017.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/9gfp-pj85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664264v1</w:t>
+                <w:t xml:space="preserve">hal-05534220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alperin’s fusion theorem for localities</w:t>
+                <w:t xml:space="preserve">Control of fixed points over discrete p -toral groups, and existence and uniqueness of linking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (6), pp.2615-2619. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.43-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00927872.2017.1392537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2017.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679071v1</w:t>
+                <w:t xml:space="preserve">hal-01664264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohomology of linking systems with twisted coefficients by a $p$-solvable action</w:t>
               </w:r>
@@ -2130,90 +2130,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised topological learning approach of crystal nucleation in pure Tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Devijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Jakse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and the Physical Sciences - Workshop at the 35th Conference on Neural Information Processing Systems (NeurIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2264,169 +2264,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohomologie à coefficients tordus de la réalisation géométrique d'un système de liaison</w:t>
+                <w:t xml:space="preserve">Cohomology with twisted coefficients of the geometric realization of linking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Topologie algébrique [math.AT]. Université Paris 13, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Group Theory [math.GR]. Université Sorbonne Paris Cité, 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2015USPCD021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01197017v1</w:t>
+                <w:t xml:space="preserve">tel-01523839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohomology with twisted coefficients of the geometric realization of linking systems</w:t>
+                <w:t xml:space="preserve">Cohomologie à coefficients tordus de la réalisation géométrique d'un système de liaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Group Theory [math.GR]. Université Sorbonne Paris Cité, 2015. English. </w:t>
+              <w:t xml:space="preserve">Topologie algébrique [math.AT]. Université Paris 13, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2015USPCD021⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01523839v1</w:t>
+                <w:t xml:space="preserve">tel-01197017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2502,51 +2502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FD67044"/>
+    <w:nsid w:val="240A5D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2733,51 +2733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3742-5307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/molinier_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az Ramos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Molinier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Viruel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049906v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611656v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-025-00532-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008275v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.045304" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2022.108082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.104205" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/9gfp-pj85" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.11.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2017.1392537" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2017.v19.n2.a4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2016.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01197017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3742-5307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/molinier_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az Ramos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Molinier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Viruel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049906v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611656v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-025-00532-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008275v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Becker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.045304" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2022.108082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.104205" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2017.1392537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/9gfp-pj85" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.11.035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2017.v19.n2.a4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2016.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01197017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>