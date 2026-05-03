--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -564,96 +564,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu du roi. Éléments de solution</w:t>
+                <w:t xml:space="preserve">Activité, La bataille de boules de neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922288v1</w:t>
+                <w:t xml:space="preserve">hal-04922294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité - jeu du roi</w:t>
               </w:r>
@@ -702,96 +702,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité, La bataille de boules de neige</w:t>
+                <w:t xml:space="preserve">Jeu du roi. Éléments de solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922294v1</w:t>
+                <w:t xml:space="preserve">hal-04922288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial groups, pregroups and realisability of fusion systems</w:t>
               </w:r>
@@ -2264,169 +2264,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohomology with twisted coefficients of the geometric realization of linking systems</w:t>
+                <w:t xml:space="preserve">Cohomologie à coefficients tordus de la réalisation géométrique d'un système de liaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Group Theory [math.GR]. Université Sorbonne Paris Cité, 2015. English. </w:t>
+              <w:t xml:space="preserve">Topologie algébrique [math.AT]. Université Paris 13, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2015USPCD021⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01523839v1</w:t>
+                <w:t xml:space="preserve">tel-01197017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohomologie à coefficients tordus de la réalisation géométrique d'un système de liaison</w:t>
+                <w:t xml:space="preserve">Cohomology with twisted coefficients of the geometric realization of linking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Topologie algébrique [math.AT]. Université Paris 13, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Group Theory [math.GR]. Université Sorbonne Paris Cité, 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2015USPCD021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01197017v1</w:t>
+                <w:t xml:space="preserve">tel-01523839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2502,51 +2502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="240A5D45"/>
+    <w:nsid w:val="2C0BD568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2733,51 +2733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3742-5307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/molinier_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az Ramos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Molinier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Viruel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049906v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611656v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-025-00532-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008275v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Becker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.045304" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2022.108082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.104205" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2017.1392537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/9gfp-pj85" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.11.035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2017.v19.n2.a4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2016.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01197017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3742-5307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/molinier_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az Ramos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Molinier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Viruel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049906v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611656v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-025-00532-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008275v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Becker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.045304" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2022.108082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.104205" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2017.1392537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/9gfp-pj85" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.11.035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2017.v19.n2.a4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2016.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01197017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>