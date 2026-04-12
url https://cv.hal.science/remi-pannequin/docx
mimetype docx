--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -737,287 +737,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic tracking of free-flying insects using a cable-driven robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-agent systems negotiation to deal with dynamic scheduling in disturbed industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril-El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martinez</w:t>
+                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.abb2890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.1367-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-019-01515-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891766v1</w:t>
+                <w:t xml:space="preserve">hal-02384288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent systems negotiation to deal with dynamic scheduling in disturbed industrial context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t>
+                <w:t xml:space="preserve">Automatic tracking of free-flying insects using a cable-driven robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Bril-El Haouzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thomas</w:t>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (6), pp.1367-1382. </w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (43), pp.eabb2890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-019-01515-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abb2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384288v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMM: A consensus algorithm for multi-agent based manufacturing system to deal with perturbation</w:t>
               </w:r>
@@ -1055,51 +1055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (9), pp.3911-3926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,51 +1280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another interpretation of stigmergy for product-driven systems architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (6), pp.2587-2599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1383,51 +1383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un environnement d'évaluation pour la mise en oeuvre d'un pilotage par le produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (3), pp.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1774,64 +1774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2196,541 +2196,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind El Haouzi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615343v1</w:t>
+                <w:t xml:space="preserve">hal-01652409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A negotiation scenario using an agent-based modeling approach to deal with dynamic scheduling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Thomas</w:t>
+                <w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622023v1</w:t>
+                <w:t xml:space="preserve">hal-01615343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency of a multizone office building: MPC-based control and Simscape modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+                <w:t xml:space="preserve">A negotiation scenario using an agent-based modeling approach to deal with dynamic scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems, SMARTGREENS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635675v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficiency of a multizone office building: MPC-based control and Simscape modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems, SMARTGREENS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006305002270234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652409v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viable system model for product-driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulica: an emulation-based benchmarking framework for production control experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems, IMS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbone, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmergy: a design pattern for product-driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2958,51 +2958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un environnement d'évaluation pour la mise en oeuvre d'un pilotage par le produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3040,77 +3040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de plateformes de simulation pour des systèmes organisés en flux tirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Trois Rivières, Canada. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprise, MITIP'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.219-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3243,51 +3243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation between business and holonic manufacturing decision systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing INCOM'2006, May 17-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, St Etienne, France. pp.423-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3338,64 +3338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MACS - Sixièmes journées du pôlé STP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3433,51 +3433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une plateforme d'expérimentation sur le contrôle par le produit des flux de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3653,285 +3653,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation for Product Driven Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Castagna</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t>
+              <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341987v1</w:t>
+                <w:t xml:space="preserve">hal-00341856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation for Product Driven Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t>
+              <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341856v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3962,51 +3962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot pour suivre le vol des insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,51 +4217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD0A9198"/>
+    <w:nsid w:val="7F297CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3563-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121665178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Tkubet Ebuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pannequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril-El Haouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01515-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03820-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0588-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A073D24FF17A252CB200315258125ACE11E3C651/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.487-511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Bouaouda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Gabsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006305002270234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Muhl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01747010v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3563-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121665178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Tkubet Ebuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pannequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril-El Haouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01515-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03820-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0588-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A073D24FF17A252CB200315258125ACE11E3C651/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.487-511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Bouaouda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Gabsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006305002270234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Muhl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01747010v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>