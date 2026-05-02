--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -737,287 +737,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent systems negotiation to deal with dynamic scheduling in disturbed industrial context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t>
+                <w:t xml:space="preserve">Automatic tracking of free-flying insects using a cable-driven robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Bril-El Haouzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thomas</w:t>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10845-019-01515-7⟩</w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (43), pp.eabb2890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abb2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384288v1</w:t>
+                <w:t xml:space="preserve">hal-02891766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic tracking of free-flying insects using a cable-driven robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-agent systems negotiation to deal with dynamic scheduling in disturbed industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril-El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Martinez</w:t>
+                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (43), pp.eabb2890. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.1367-1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.abb2890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10845-019-01515-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891766v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMM: A consensus algorithm for multi-agent based manufacturing system to deal with perturbation</w:t>
               </w:r>
@@ -1055,51 +1055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (9), pp.3911-3926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,51 +1280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another interpretation of stigmergy for product-driven systems architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (6), pp.2587-2599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1383,51 +1383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un environnement d'évaluation pour la mise en oeuvre d'un pilotage par le produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (3), pp.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1774,64 +1774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2196,541 +2196,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652409v1</w:t>
+                <w:t xml:space="preserve">hal-01615343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+                <w:t xml:space="preserve">A negotiation scenario using an agent-based modeling approach to deal with dynamic scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615343v1</w:t>
+                <w:t xml:space="preserve">hal-01622023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A negotiation scenario using an agent-based modeling approach to deal with dynamic scheduling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Thomas</w:t>
+                <w:t xml:space="preserve">Energy efficiency of a multizone office building: MPC-based control and Simscape modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems, SMARTGREENS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006305002270234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622023v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency of a multizone office building: MPC-based control and Simscape modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chaabane</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems, SMARTGREENS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635675v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viable system model for product-driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulica: an emulation-based benchmarking framework for production control experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems, IMS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbone, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmergy: a design pattern for product-driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2958,51 +2958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un environnement d'évaluation pour la mise en oeuvre d'un pilotage par le produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3040,77 +3040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de plateformes de simulation pour des systèmes organisés en flux tirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Trois Rivières, Canada. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprise, MITIP'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.219-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3243,51 +3243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation between business and holonic manufacturing decision systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing INCOM'2006, May 17-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, St Etienne, France. pp.423-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3338,64 +3338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MACS - Sixièmes journées du pôlé STP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3433,51 +3433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une plateforme d'expérimentation sur le contrôle par le produit des flux de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3672,51 +3672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,51 +3788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation for Product Driven Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,51 +3840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
@@ -3962,51 +3962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot pour suivre le vol des insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,51 +4217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F297CDD"/>
+    <w:nsid w:val="697A90B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3563-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121665178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Tkubet Ebuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pannequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril-El Haouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01515-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03820-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0588-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A073D24FF17A252CB200315258125ACE11E3C651/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.487-511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Bouaouda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Gabsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006305002270234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Muhl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01747010v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3563-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121665178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Tkubet Ebuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pannequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril-El Haouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01515-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03820-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0588-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A073D24FF17A252CB200315258125ACE11E3C651/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.487-511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Bouaouda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Gabsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006305002270234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Muhl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01747010v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>