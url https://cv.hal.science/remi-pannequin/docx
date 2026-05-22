--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2196,498 +2196,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind El Haouzi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615343v1</w:t>
+                <w:t xml:space="preserve">hal-01652409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A negotiation scenario using an agent-based modeling approach to deal with dynamic scheduling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Thomas</w:t>
+                <w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622023v1</w:t>
+                <w:t xml:space="preserve">hal-01615343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency of a multizone office building: MPC-based control and Simscape modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+                <w:t xml:space="preserve">A negotiation scenario using an agent-based modeling approach to deal with dynamic scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems, SMARTGREENS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635675v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficiency of a multizone office building: MPC-based control and Simscape modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems, SMARTGREENS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006305002270234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652409v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viable system model for product-driven systems</w:t>
               </w:r>
@@ -3040,51 +3040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de plateformes de simulation pour des systèmes organisés en flux tirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3653,285 +3653,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation for Product Driven Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t>
+              <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341856v1</w:t>
+                <w:t xml:space="preserve">hal-00341987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation for Product Driven Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Castagna</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t>
+              <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341987v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4016,140 +4016,286 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalizing deep reinforcement learning across cable-driven parallel robot configurations with actuator-level policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Bouaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613978v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un environnement de modélisation et de test d'architectures de pilotage par le produit de systèmes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Henri Poincaré - Nancy 1, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2007NAN10122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4217,51 +4363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="697A90B3"/>
+    <w:nsid w:val="8F4F0043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +4594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3563-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121665178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Tkubet Ebuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pannequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril-El Haouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01515-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03820-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0588-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A073D24FF17A252CB200315258125ACE11E3C651/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.487-511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Bouaouda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Gabsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006305002270234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Muhl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01747010v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-pannequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3563-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121665178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Tkubet Ebuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pannequin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril-El Haouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01515-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03820-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0588-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A073D24FF17A252CB200315258125ACE11E3C651/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.487-511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Bouaouda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.868" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Gabsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006305002270234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Muhl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05613978v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01747010v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>