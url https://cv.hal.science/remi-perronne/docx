--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -1686,261 +1686,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-and intraspecific variability of plant individual growth and its role on species ranking in grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Pottier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.378-386. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (6), pp.385-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jpe/rtaa021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939350v1</w:t>
+                <w:t xml:space="preserve">hal-03001698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-and intraspecific variability of plant individual growth and its role on species ranking in grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Julien Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (6), pp.385-391. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.378-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jpe/rtaa021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001698v1</w:t>
+                <w:t xml:space="preserve">hal-02939350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agro-environmental mowing regime favors the number of inflorescences and flower-visiting insects but not ground beetles of herbaceous boundaries of arable fields</w:t>
               </w:r>
@@ -2194,51 +2194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Caneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,252 +2703,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional response of plant assemblages to management practices in road-field boundaries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework to characterize the commercial life cycle of crop varieties: Application to the case study of the influence of yellow rust epidemics on French bread wheat varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pope de Vallavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.159 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206916v1</w:t>
+                <w:t xml:space="preserve">hal-01605868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to characterize the commercial life cycle of crop varieties: Application to the case study of the influence of yellow rust epidemics on French bread wheat varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional response of plant assemblages to management practices in road-field boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605868v1</w:t>
+                <w:t xml:space="preserve">hal-03206916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design trait-based analyses of community assembly mechanisms: insights and guidelines from a literature review</w:t>
               </w:r>
@@ -3452,298 +3452,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Influence of management practices on plant assemblages of road-field boundaries in an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.644-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533925v1</w:t>
+                <w:t xml:space="preserve">hal-01602435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of management practices on plant assemblages of road-field boundaries in an agricultural landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Chaudron</w:t>
+                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (4), pp.644-654. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (6), pp.452-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602435v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
               </w:r>
@@ -5010,51 +5010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71B060C3"/>
+    <w:nsid w:val="F65049B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5241,51 +5241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-perronne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5089-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184146895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01399628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boixel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13905" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Deffains" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Campion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-023-00443-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lever" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Maghrebi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cheyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13581" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cgp267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-20-0187-R" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rattier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtaa021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Benquey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02621863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clernence Chaudron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.08.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3034-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chaudron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Diguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gabriele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2017.01.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFVDJCKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borgy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kohler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Grison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Amiaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12190" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBVB5M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12238" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B5AE53E6C0B5DCA4071848A235BD1E2843F7F1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.885" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Du Cheyron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-perronne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5089-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184146895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01399628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boixel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13905" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Deffains" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Campion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-023-00443-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lever" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Maghrebi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cheyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13581" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cgp267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-20-0187-R" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rattier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtaa021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Benquey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02621863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clernence Chaudron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.08.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3034-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chaudron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Diguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gabriele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2017.01.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12244" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFVDJCKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borgy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kohler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Grison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Amiaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12190" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBVB5M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12238" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B5AE53E6C0B5DCA4071848A235BD1E2843F7F1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.885" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Du Cheyron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>