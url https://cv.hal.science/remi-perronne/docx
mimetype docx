--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -419,412 +419,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can amino acids be used to inhibit germination or deplete the soil seedbank of Phelipanche ramosa (L.) Pomel?</w:t>
+                <w:t xml:space="preserve">Non-chemical weed management: Which crop functions and traits to improve through breeding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41348-023-00797-7⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Crop Protection, 179, pp.106631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229258v1</w:t>
+                <w:t xml:space="preserve">hal-04506690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting for sources of durable resistance in crop cultivar evaluation data: The case of wheat yellow rust in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Anne‐lise Boixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐lise Boixel</w:t>
+                <w:t xml:space="preserve">Philippe Du Cheyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppa.13905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-chemical weed management: Which crop functions and traits to improve through breeding?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can amino acids be used to inhibit germination or deplete the soil seedbank of Phelipanche ramosa (L.) Pomel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Connault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Crop Protection, 179, pp.106631. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131 (1), pp.91-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41348-023-00797-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506690v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of four genera of fungi in organic and low-input farming conditions in/on the grain of bread wheat over a 13-year period in France</w:t>
               </w:r>
@@ -938,351 +938,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des céréales à paille compétitives vis-à-vis des adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Success and failure of invasive races of plant pathogens: The case of Puccinia striiformis f. sp. tritici in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lise Boixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Lever</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Essia Maghrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Cheyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (71), pp.1525-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859222v1</w:t>
+                <w:t xml:space="preserve">hal-03675457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success and failure of invasive races of plant pathogens: The case of Puccinia striiformis f. sp. tritici in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des céréales à paille compétitives vis-à-vis des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essia Maghrebi</w:t>
+                <w:t xml:space="preserve">Laetitia Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 757</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675457v1</w:t>
+                <w:t xml:space="preserve">hal-03859222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractères variétaux associés à la compétition des génotypes de céréales à paille vis-à-vis des adventices et pistes pour leur sélection : une revue bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1346,90 +1346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Changes in Varietal Resistance to Wheat Yellow Rust in France Reveal an Increase in Field Resistance Level During the Period 1985–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Du Cheyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111 (9), pp.1602-1612. </w:t>
@@ -1467,90 +1467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in seed germination response of two populations of Phelipanche ramosa (L.) Pomel to a set of GR24 concentrations and durations of stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Connault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.243-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1705,90 +1705,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (6), pp.385-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2703,1662 +2703,1674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to characterize the commercial life cycle of crop varieties: Application to the case study of the influence of yellow rust epidemics on French bread wheat varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional response of plant assemblages to management practices in road-field boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605868v1</w:t>
+                <w:t xml:space="preserve">hal-03206916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional response of plant assemblages to management practices in road-field boundaries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework to characterize the commercial life cycle of crop varieties: Application to the case study of the influence of yellow rust epidemics on French bread wheat varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pope de Vallavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.159 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206916v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design trait-based analyses of community assembly mechanisms: insights and guidelines from a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Borgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gabriele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25, pp.29-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ppees.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of varietal, spatial and genetic diversity of bread wheat between 1980 and 2006 strongly depends upon agricultural regions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 236, pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is induction ability of seed germination of Phelipanche ramosa phylogenetically structured among hosts? A case study on Fabaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 145 (6), pp.481--489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10709-017-9990-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of management practices on plant assemblages of road-field boundaries in an agricultural landscape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Décembre 2016 (41), pp.83 - 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12244⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01602435v1</w:t>
+                <w:t xml:space="preserve">hal-01478404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (6), pp.452-461. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of management practices on plant assemblages of road-field boundaries in an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.644-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478404v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in functional diversity and intraspecific trait variability of weeds in response to crop sequences and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Borgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (2), pp.102 - 113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/wre.12190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of management practices on plant assemblages of road–field boundaries in an agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic processes and crop types shape weed community assembly in arable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (2), pp.348-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.12238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted taxonomic, phylogenetic and functional diversity patterns in semi-natural permanent grasslands along an altitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 147 (2), pp.165 - 175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5091/plecevo.2014.885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4368,163 +4380,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la diversité cultivée du blé tendre en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Du Cheyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4534,415 +4546,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les interactions plante-sol en sélection : quels traits et quelles méthodes considérer pour sélectionner des variétés mieux adaptées à des systèmes de culture agroécologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/y6b2-ge26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des adventices : quels traits et fonctions agro-écologiques pour les plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consortium Plantalliance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Durand Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Szambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hhym-4d82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5010,51 +5022,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F65049B9"/>
+    <w:nsid w:val="A11085B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5241,51 +5253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-perronne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5089-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184146895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01399628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boixel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13905" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Deffains" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Campion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-023-00443-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lever" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Maghrebi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cheyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13581" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cgp267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-20-0187-R" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rattier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtaa021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Benquey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02621863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clernence Chaudron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.08.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3034-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chaudron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Diguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gabriele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2017.01.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12244" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFVDJCKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borgy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kohler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Grison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Amiaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12190" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBVB5M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12238" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B5AE53E6C0B5DCA4071848A235BD1E2843F7F1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.885" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Du Cheyron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-perronne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5089-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184146895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01399628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106631" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boixel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13905" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Deffains" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delarue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Campion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-023-00443-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Maghrebi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cheyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lever" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cgp267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-20-0187-R" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rattier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtaa021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Benquey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02621863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clernence Chaudron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.08.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3034-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chaudron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Diguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L2MVR0N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gabriele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2017.01.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFVDJCKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borgy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kohler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Grison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Amiaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12190" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBVB5M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12238" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B5AE53E6C0B5DCA4071848A235BD1E2843F7F1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074588v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.885" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Du Cheyron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>