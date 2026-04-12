--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1066,625 +1066,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-of-the-art review on flow boiling at high reduced pressures</w:t>
+                <w:t xml:space="preserve">Heat transfer of flow boiling carbon dioxide in vertical upward direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B. Marchetto</w:t>
+                <w:t xml:space="preserve">David Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Moreira</w:t>
+                <w:t xml:space="preserve">Bart Verlaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Petagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Ribatski</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 193, pp.122951. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122951⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 196, pp.123246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255743v1</w:t>
+                <w:t xml:space="preserve">hal-04255730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Void fraction and pressure gradient model for an adiabatic symmetric annular developed flow with entrainment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Viscito</w:t>
+                <w:t xml:space="preserve">Flow pattern observations and flow pattern map for adiabatic two-phase flow of carbon dioxide in vertical upward and downward direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Verlaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Petagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.104126⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.110526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255739v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer characteristics of flow boiling in a micro channel array with various inlet geometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Krolicki</w:t>
+                <w:t xml:space="preserve">A state-of-the-art review on flow boiling at high reduced pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 187, pp.122549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122549⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 193, pp.122951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632154v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow pattern observations and flow pattern map for adiabatic two-phase flow of carbon dioxide in vertical upward and downward direction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Void fraction and pressure gradient model for an adiabatic symmetric annular developed flow with entrainment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Petagna</w:t>
+                <w:t xml:space="preserve">Alfonso William Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131, pp.110526. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.104126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.104126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632141v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer of flow boiling carbon dioxide in vertical upward direction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Petagna</w:t>
+                <w:t xml:space="preserve">Heat transfer characteristics of flow boiling in a micro channel array with various inlet geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislawa Halon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Krolicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 196, pp.123246. </w:t>
+              <w:t xml:space="preserve">, 2022, 187, pp.122549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255730v1</w:t>
+                <w:t xml:space="preserve">hal-03632154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcritical carbon dioxide heat pump cycle: Validation and comparison of one-dimensional models of ejector with independent data sets</w:t>
               </w:r>
@@ -1774,90 +1774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic two-phase pressure drop of carbon dioxide in different channel orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Verlaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Petagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2249,291 +2249,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of refrigerant R1234yf in heating, air conditioning and refrigeration systems: A decade of researches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic simulation of a micro advanced adiabatic compressed air energy storage for building application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghady Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan J.G. Pabon</w:t>
+                <w:t xml:space="preserve">Quentin Perroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khosravi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.06.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.114248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420395v1</w:t>
+                <w:t xml:space="preserve">hal-03420525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic simulation of a micro advanced adiabatic compressed air energy storage for building application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rullière</w:t>
+                <w:t xml:space="preserve">Applications of refrigerant R1234yf in heating, air conditioning and refrigeration systems: A decade of researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J.G. Pabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Perroit</w:t>
+                <w:t xml:space="preserve">Ali Khosravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Davies</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Belman-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 260, pp.114248. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.104-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420525v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of inclination on heat transfer coefficient during flow boiling in a mini-channel</w:t>
               </w:r>
@@ -2617,347 +2617,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the fluid refrigerant charge in a two-phase mechanically pumped loop system using R134a and R1234yf</w:t>
+                <w:t xml:space="preserve">Relative importance of entrained liquid fraction and mass transfer at the interface on pressure drop of annular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Pereira</w:t>
+                <w:t xml:space="preserve">G Lillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleberson Humia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Khosravi</w:t>
+                <w:t xml:space="preserve">R Mastrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.113727⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1224, pp.012042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1224/1/012042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420455v1</w:t>
+                <w:t xml:space="preserve">hal-03420545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of entrained liquid fraction and mass transfer at the interface on pressure drop of annular flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study on the fluid refrigerant charge in a two-phase mechanically pumped loop system using R134a and R1234yf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mastrullo</w:t>
+                <w:t xml:space="preserve">Leandro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mauro</w:t>
+                <w:t xml:space="preserve">Gleberson Humia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khosravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1224, pp.012042. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.113727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1224/1/012042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.113727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420545v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the void fraction during two-phase flow of R1234yf in smooth horizontal tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J. Garcia Pabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleberson Humia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khosravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis and development of a predictive tool of the effect of tube inclination on two-phase heat transfer: Boiling, condensation and heated gas-liquid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,3102 +3106,3106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam: Professor Claus A. Busse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow regime based heat transfer correlation for R245fa in a 3 mm tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Maidanik</w:t>
+                <w:t xml:space="preserve">Marijn Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Groll</w:t>
+                <w:t xml:space="preserve">Bernd Ameel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4044589⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.1304 - 1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418077v1</w:t>
+                <w:t xml:space="preserve">hal-01730710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regime based heat transfer correlation for R245fa in a 3 mm tube</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow boiling heat transfer and pressure drop of pure ethanol (99.8%) in a horizontal stainless steel tube at low reduced pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Charnay</w:t>
+                <w:t xml:space="preserve">R. Mastrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel de Paepe</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viscito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.10.062⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.251 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730710v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling heat transfer and pressure drop of pure ethanol (99.8%) in a horizontal stainless steel tube at low reduced pressures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.W. Mauro</w:t>
+                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel: Effect of inclination on flow pattern transitions and pressure drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Viscito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.036⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.621-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880609v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel: Effect of inclination on flow pattern transitions and pressure drops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lips</w:t>
+                <w:t xml:space="preserve">Experimental study of the heat transfer characteristics of a paraffin-in-water emulsion used as a secondary refrigerant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Necula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844237v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the heat transfer characteristics of a paraffin-in-water emulsion used as a secondary refrigerant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetry during a horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horia Necula</w:t>
+                <w:t xml:space="preserve">C. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Badea</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.11.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 796 (1), pp.012045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/796/1/012045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730731v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance investigation of reciprocating pump running with organic fluid for organic Rankine cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of symmetry during intermittent and annular horizontal two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Landelle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 113, pp.962 - 969. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.11.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457279v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation du givre sur les surface planes à l’étude</w:t>
+                <w:t xml:space="preserve">Performance investigation of reciprocating pump running with organic fluid for organic Rankine cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Léoni</w:t>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Mondot</w:t>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Durier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.962 - 969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.11.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872039v1</w:t>
+                <w:t xml:space="preserve">hal-01457279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry during a horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La formation du givre sur les surface planes à l’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Layssac</w:t>
+                <w:t xml:space="preserve">Aurélia Léoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lips</w:t>
+                <w:t xml:space="preserve">Michèle Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. W. Mauro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Revellin</w:t>
+                <w:t xml:space="preserve">François Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp 43-50 (1161), pp.43-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487694v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of symmetry during intermittent and annular horizontal two-phase flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Revellin</w:t>
+                <w:t xml:space="preserve">Organic Rankine cycle design and performance comparison based on experimental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.1172 - 1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553471v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Rankine cycle design and performance comparison based on experimental database</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
+                <w:t xml:space="preserve">An experimental study on two-phase frictional pressure drop for R-407c in smooth horizontal tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Colasson</w:t>
+                <w:t xml:space="preserve">Matheus P Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi P Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730690v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost formation and development on flat plate: Experimental investigation and comparison to predictive methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Léoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.220 - 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on two-phase frictional pressure drop for R-407c in smooth horizontal tubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luiz P Machado</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of a Transcritical Organic Rankine Cycle with Scroll Expander for Low—Temperature Waste Heat Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.09.018⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.810 - 817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457922v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of a Transcritical Organic Rankine Cycle with Scroll Expander for Low—Temperature Waste Heat Recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+                <w:t xml:space="preserve">State-of-the-art review of frost deposition on flat surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Léoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.142⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.198 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730685v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art review of frost deposition on flat surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental testing of a low-temperature organic Rankine cycle (ORC) engine coupled with concentrating PV/thermal collectors: Laboratory and field tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kosmadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Léoni</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Lazova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Manolakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alihan Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68, pp.198 - 217. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.222 - 236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457281v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental testing of a low-temperature organic Rankine cycle (ORC) engine coupled with concentrating PV/thermal collectors: Laboratory and field tests</w:t>
+                <w:t xml:space="preserve">Film thickness measurements for annular flow in minichannels: Description of the optical technique and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Kosmadakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+                <w:t xml:space="preserve">A Donniacuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Lazova</w:t>
+                <w:t xml:space="preserve">R Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mastrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A W Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Manolakos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.10.047⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457277v1</w:t>
+                <w:t xml:space="preserve">hal-01457947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling heat transfer in minichannels at high saturation temperatures: Part I : Experimental investigation and analysis of the heat transfer mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Flow boiling heat transfer in minichannels at high saturation temperatures: Part II: Assessment of predictive methods and impact of flow regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 87, pp.636 - 652. </w:t>
+              <w:t xml:space="preserve">, 2015, 87, pp.653 - 672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.03.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.03.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457978v1</w:t>
+                <w:t xml:space="preserve">hal-01457980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film thickness measurements for annular flow in minichannels: Description of the optical technique and experimental results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Revellin</w:t>
+                <w:t xml:space="preserve">Flow boiling heat transfer in minichannels at high saturation temperatures: Part I : Experimental investigation and analysis of the heat transfer mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.636 - 652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.03.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457947v1</w:t>
+                <w:t xml:space="preserve">hal-01457978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling heat transfer in minichannels at high saturation temperatures: Part II: Assessment of predictive methods and impact of flow regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Charnay</w:t>
+                <w:t xml:space="preserve">Discussion on the validity of prediction tools for two-phase flow pressure drops from experimental data obtained at high saturation temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.03.080⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.98 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457980v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimization of a shell and louvered fin mini-tubes heat exchanger in an ORC powered by an internal combustion engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Mastrullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso William Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101, pp.697 - 712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the validity of prediction tools for two-phase flow pressure drops from experimental data obtained at high saturation temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Charnay</w:t>
+                <w:t xml:space="preserve">Experimental investigation of R-245fa flow boiling in minichannels at high saturation temperatures: flow patterns and flow pattern maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457985v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of R-245fa flow boiling in minichannels at high saturation temperatures: flow patterns and flow pattern maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Flow boiling characteristics of R-245fa in a minichannel at medium saturation temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.1-16</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, doi: http://dx.doi.org/10.1016/j.expthermflusci.2014.01.011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995277v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling characteristics of R-245fa in a minichannel at medium saturation temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+                <w:t xml:space="preserve">Unified Mechanistic Multiscale Mapping of Two-Phase Flow Patterns in Microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, doi: http://dx.doi.org/10.1016/j.expthermflusci.2014.01.011</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 44, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995231v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Mechanistic Multiscale Mapping of Two-Phase Flow Patterns in Microchannels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature Ratio Effect on Two-Phase Pressure Drops in Horizontal Return Bends: Experimental Data for R134a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Tammaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R Thome</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Zun</w:t>
+                <w:t xml:space="preserve">William Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Mastrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.09.012⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (13), pp.1124 - 1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2013.763552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733156v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a microchannel evaporator for space electronics cooling: entropy generation minimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Garbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature Ratio Effect on Two-Phase Pressure Drops in Horizontal Return Bends: Experimental Data for R134a</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
+                <w:t xml:space="preserve">Flow regime visualization and pressure drops of HFO-1234yf, R-134a and R-410A during downward two-phase flow in vertical return bends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.116-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710128v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow of HFO-1234yf, R-134a and R-410A in sudden contractions: Visualization, pressure drop measurements and new prediction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6216,4361 +6220,4149 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.186-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regime visualization and pressure drops of HFO-1234yf, R-134a and R-410A during downward two-phase flow in vertical return bends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Padilla</w:t>
+                <w:t xml:space="preserve">Flow pattern characterization for R-245fa in minichannels: Optical measurement technique and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.169 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995289v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow pattern characterization for R-245fa in minichannels: Optical measurement technique and experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Modeling of a Microchannel Evaporator for Space Electronics Cooling: Entropy Generation Minimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Garbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57, pp.169 - 181. </w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (4), pp.303 - 312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2012.715069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01710132v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Microchannel Evaporator for Space Electronics Cooling: Entropy Generation Minimization Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
+                <w:t xml:space="preserve">Visualisation et chutes de pression d'écoulements de HFO-1234yf et de R-134a dans des tubes droits et des coudes à 180°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Bermejo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N°. 1123, pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814512v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation et chutes de pression d'écoulements de HFO-1234yf et de R-134a dans des tubes droits et des coudes à 180°</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Two-phase flow visualization and pressure drop measurements of HFO-1234yf and R-134a refrigerants in horizontal return bends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, N°. 1123, pp.53-61</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.98-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732788v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow visualization and pressure drop measurements of HFO-1234yf and R-134a refrigerants in horizontal return bends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A comprehensive non-equilibrium thermodynamic analysis applied to a vapor-liquid two-phase flow of a pure fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732778v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive non-equilibrium thermodynamic analysis applied to a vapor-liquid two-phase flow of a pure fluid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Flow regimes and two-phase pressure gradient in horizontal straight tubes: Experimental results for HFO-1234yf, R-134a and R-410A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (6), pp.1113 - 1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.02.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683864v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regimes and two-phase pressure gradient in horizontal straight tubes: Experimental results for HFO-1234yf, R-134a and R-410A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+                <w:t xml:space="preserve">Entropy generation during flow boiling of pure refrigerant and refrigerant-oil mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1040-1047</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01710116v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy generation during flow boiling of pure refrigerant and refrigerant-oil mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Characterization and prediction of two-phase flow regimes in miniature tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1040-1047</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (1), pp.12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684503v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of two-phase flow regimes in miniature tubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Two-phase pressure drop in return bends: Experimental results for R-410A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bar-Cohen</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (8), pp.1854-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541867v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase pressure drop in return bends: Experimental results for R-410A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Exergy analysis of R413A as replacement of R12 in a domestic refrigeration system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (11), pp.2195-2201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00684499v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy analysis of R413A as replacement of R12 in a domestic refrigeration system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Constructal microchannel network for flow boiling in a disc-shaped body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Daguenet-Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (11), pp.2195-2201</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp.133-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541864v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructal microchannel network for flow boiling in a disc-shaped body</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Local entropy generation for saturated two-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khandekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33, pp.133-126</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (9), pp.1113-1121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567389v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of evaporation and condensation processes specific to grooved flat heat pipes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lefevre</w:t>
+                <w:t xml:space="preserve">Establishing research priorities on pressure drops during flow boiling of fluorinated refrigerants from a literature survey and a statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Heat Pipes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bull. IIF-IIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (2009-5), pp.2-7, 14-15 (E); 8-15 (F)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555077v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Murray's law using a non-Newtonian model of blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Biology and Medical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6-7, pp.doi:10.1186/1742-4682-6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing research priorities on pressure drops during flow boiling of fluorinated refrigerants from a literature survey and a statistical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">Status of prediction methods for critical heat fluxes in mini and microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bull. IIF-IIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 89 (2009-5), pp.2-7, 14-15 (E); 8-15 (F)</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), pp.983-992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995784v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local entropy generation for saturated two-phase flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Critical Heat Flux During Flow Boiling in Microchannels: A Parametric Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (7), pp.556 - 563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457630802594879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446393v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of prediction methods for critical heat fluxes in mini and microchannels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.R Thome</w:t>
+                <w:t xml:space="preserve">Thermodynamic representation of a diabatic two-phase flow for a pure refrigerant and a refrigerant/oil mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (5), pp.983-992</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.1784-1790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446705v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic representation of a diabatic two-phase flow for a pure refrigerant and a refrigerant/oil mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic analysis of a diabatic two-phase flow for a pure refrigerant and a refrigerant/oil mixture under equilibrium conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (7), pp.1784-1790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995926v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Heat Flux During Flow Boiling in Microchannels: A Parametric Study</w:t>
+                <w:t xml:space="preserve">Experimental validation of an analytical model for predicting the thermal and hydrodynamic capabilities of flat micro heat pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Thome</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457630802594879⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5-6), pp.1114-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2008.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710104v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of a diabatic two-phase flow for a pure refrigerant and a refrigerant/oil mixture under equilibrium conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Prediction of frictional pressure drop during flow boiling of refrigerants in horizontal tubes: Comparison to an experimental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (7), pp.1784-1790</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 32 (3), pp.487 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454509v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an analytical model for predicting the thermal and hydrodynamic capabilities of flat micro heat pipes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+                <w:t xml:space="preserve">Prediction and simulation of two-phase pressure drop in return bends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.1776-1783</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00626333v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and simulation of two-phase pressure drop in return bends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Constructal tree-shaped microchannel networks for maximizing the saturated critical heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (7), pp.1776-1783</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (2), pp.342-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446701v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructal tree-shaped microchannel networks for maximizing the saturated critical heat flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Conditions of liquid film dryout during flow boiling in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (2), pp.342-352</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (24), pp.5795-5801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445848v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of frictional pressure drop during flow boiling of refrigerants in horizontal tubes: Comparison to an experimental database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">Effect of local hot spots on the maximum dissipation rates during flow boiling in a microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Quiben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Components and Packaging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.407-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710112v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical model for the prediction of the critical heat flux in heated microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (5-6), pp.1216 - 1225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2007.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions of liquid film dryout during flow boiling in microchannels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Elongated bubbles in microchannels. Part II: Experimental study and modeling of bubble collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (6), pp.602 - 613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351596v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of local hot spots on the maximum dissipation rates during flow boiling in a microchannel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.R Thome</w:t>
+                <w:t xml:space="preserve">Elongated bubbles in microchannels. Part I: Experimental study and modeling of elongated bubble velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Components and Packaging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (6), pp.590 - 601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351576v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongated bubbles in microchannels. Part II: Experimental study and modeling of bubble collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High heat flux flow boiling in silicon multi-microchannels – Part III: Saturated critical heat flux of R236fa and two-phase pressure drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Richard Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Agostini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34 (6), pp.602 - 613. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (21-22), pp.5426 - 5442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730785v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongated bubbles in microchannels. Part I: Experimental study and modeling of elongated bubble velocity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Thome</w:t>
+                <w:t xml:space="preserve">Experimental investigation of velocity and length of elongated bubbles for flow of R-134a in a 0.5 mm microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ursenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (3), pp.870-881</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730782v1</w:t>
+                <w:t xml:space="preserve">hal-00353268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of velocity and length of elongated bubbles for flow of R-134a in a 0.5 mm microchannel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Revellin</w:t>
+                <w:t xml:space="preserve">A new type of diabatic flow pattern map for boiling heat transfer in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Agostini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.R Thome</w:t>
+                <w:t xml:space="preserve">J Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (4), pp.788 - 796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/17/4/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353268v1</w:t>
+                <w:t xml:space="preserve">hal-01730743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heat flux flow boiling in silicon multi-microchannels – Part III: Saturated critical heat flux of R236fa and two-phase pressure drops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OPTICAL MEASUREMENTS TO CHARACTERIZE TWO-PHASE FLUID FLOW IN MICROCHANNELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Fabbri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dr. John R. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.03.005⟩</w:t>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (1), pp.75 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.v19.i1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01710098v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of diabatic flow pattern map for boiling heat transfer in microchannels</w:t>
+                <w:t xml:space="preserve">Adiabatic two-phase frictional pressure drops in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Thome</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/17/4/016⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (7), pp.673 - 685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730743v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL MEASUREMENTS TO CHARACTERIZE TWO-PHASE FLUID FLOW IN MICROCHANNELS</w:t>
+                <w:t xml:space="preserve">Experimental investigation of R-134a and R-245fa two-phase flow in microchannels for different flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dr. John R. Thome</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.v19.i1.30⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.63 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730757v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic two-phase frictional pressure drops in microchannels</w:t>
+                <w:t xml:space="preserve">Investigation of saturated critical heat flux in a single, uniformly heated microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Wojtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31 (7), pp.673 - 685. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 30 (8), pp.765 - 774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730749v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of R-134a and R-245fa two-phase flow in microchannels for different flow conditions</w:t>
+                <w:t xml:space="preserve">Characterization of diabatic two-phase flows in microchannels: Flow parameter results for R-134a in a 0.5mm channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ursenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iztok Zun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.05.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (7), pp.755 - 774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730752v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of saturated critical heat flux in a single, uniformly heated microchannel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of flow obstacles on film boiling heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">D. Groeneveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Vasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...179 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 222 (1), pp.89 - 95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0029-5493(02)00395-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exergo-économique de cycles thermodynamiques pour la réfrigération de moyenne puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10585,87 +10377,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface finish on R245fa flow boiling in horizontal stainless steel minichannels under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10680,87 +10472,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flows (ICMF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing carbon dioxide (CO2) refrigeration efficiency in different climates: experimental analysis of four configurations and annual performance prediction in different Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10801,639 +10593,639 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 China Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of flow boiling heat transfer coefficient in enhanced tubes. Benchmark correlations and ANN approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Mastrullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st UIT International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow boiling heat transfer coefficient in enhanced tubes: benchmark correlations and ANN comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Mastrullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal assessment of a hybrid CCHP system with compressed air energy storage (CAES) in Rio de Janeiro (Brazil) through an energetic, exergetic and Exergoeconomic (3E) analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Sanson Portella de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pradelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of sonic velocity correlations on ejector geometry used in a refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for determining primary nozzle throat conditions in two-phase ejector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel one-dimensional homogeneous equilibrium model of two-phase ejector using CO2 as refrigerant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11462,73 +11254,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase frictional pressure drop at high saturation temperatures in a horizontal micro-scale channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borba Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11537,228 +11329,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gherhardt Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Two-phase frictional pressure drop at high saturation temperatures in a horizontal micro-scale channel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27th COBEM – International Congress of Mechanical Engineering, Dec 2023, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A seasonal assessment of a hybrid CHP system with green hydrogen storage in Rio de Janeiro, Brazil through an energetic, exergetic, exergoeconomic and environmental (4E) analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Sanson Portella de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pradelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11799,73 +11591,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase frictional pressure drop at high saturation temperatures in a horizontal micro-scale channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borba Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11874,309 +11666,309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gherhardt Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of flow boiling instabilities in parallel microchannels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Krolicki</w:t>
+                <w:t xml:space="preserve">Sélection des frigorigènes dans un système de réfrigération en cascade à partir d’une analyse environnementale et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Staubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème colloque International Froid, Énergie et Environnement (IREEC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255792v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection des frigorigènes dans un système de réfrigération en cascade à partir d’une analyse environnementale et économique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Staubach</w:t>
+                <w:t xml:space="preserve">Experimental investigation of flow boiling instabilities in parallel microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislawa Halon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Krolicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque International Froid, Énergie et Environnement (IREEC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255843v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of R1233zd(E) flow boiling heat transfer at quasi-critical temperature in a horizontal micro-scale channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borba Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12185,106 +11977,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gherhardt Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and validation of one-dimensional models of ejector expansion transcritical carbon dioxide refrigeration cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12313,168 +12105,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase frictional pressure gradient: to what extent are the ANN-based methods able to replace the deterministic models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-American-Japanese Two-Phase Flow Group Meeting (EAJTPFGM22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Chamonix (Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical comparison between single phase ejector and two-phase ejector in simulated CO2 transcritical commercial cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12533,440 +12325,449 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer of Flow Boiling Carbon Dioxide in Vertical Upward Direction, European-American-Japanese Two-Phase Flow Group Meeting (EAJTPFGM22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Verlaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Petagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-American-Japanese Two-Phase Flow Group Meeting (EAJTPFGM22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Chamonix (Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of the Heat Transfer in a Refrigerated Trailer Equipped with Cold Plates for Frozen Food Delivery (paper 210065)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+                <w:t xml:space="preserve">The effect of surfactant selection in phase change dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poppy O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Stamatiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue, 23-27 May 2021, West Lafayette, IN, USA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, West Lafayette, IN, United States</w:t>
+              <w:t xml:space="preserve">13th IIR PCM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418063v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of surfactant selection in phase change dispersions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludger Fischer</w:t>
+                <w:t xml:space="preserve">Attempt to better trust classification models: Application to the Ageing of Refrigerated Transport Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Guilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IIR PCM Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Gratz, Austria. pp.15-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67148-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632196v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the heat transfer and rheology of a phase change dispersion during crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poppy O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13008,4687 +12809,4661 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IIR PCM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt to better trust classification models: Application to the Ageing of Refrigerated Transport Vehicles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Adiabatic Compressed Air Energy Storage (AA-CAES) for building application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghady Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Methodologies for Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Swiss Symposium Thermal Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lucerne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150088v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Adiabatic Compressed Air Energy Storage (AA-CAES) for building application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ageing of in-service refrigerated transport vehicles: a statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Swiss Symposium Thermal Energy Storage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Conference on Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632204v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of in-service refrigerated transport vehicles: a statistical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+                <w:t xml:space="preserve">Review of Phase Change Dispersions as Heat Transfer Fluids in a Cooling Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poppy O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Worlitschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Conference on Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurotherm Seminar #112, Advances in Thermal Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lleida, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015770v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Phase Change Dispersions as Heat Transfer Fluids in a Cooling Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Worlitschek</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of saturated ethanol two-phase flows in circular channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Viscito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Seminar #112, Advances in Thermal Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632185v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of saturated ethanol two-phase flows in circular channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lips</w:t>
+                <w:t xml:space="preserve">Experimental assessment of the difference between new refrigerated trucks and their corresponding prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Latchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Conference on Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015760v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the difference between new refrigerated trucks and their corresponding prototypes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+                <w:t xml:space="preserve">Relative importance of entrained liquid fraction and mass transfer at the interface on pressure drop of annular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Mastrullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Alfonso Wiliam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Conference on Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015781v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of entrained liquid fraction and mass transfer at the interface on pressure drop of annular flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rita Mastrullo</w:t>
+                <w:t xml:space="preserve">Factors affecting the ageing of refrigerated transport equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Latchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
+              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beijin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814391v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact evaporators for sorption chillers: from the fundamental phenomena to improved design opportunities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rullière</w:t>
+                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Minsk International Symposium of Heat Pipes, Heat Pumps, Refrigerators and Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014091v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the ageing of refrigerated transport equipment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Michineau</w:t>
+                <w:t xml:space="preserve">Thermodynamic simulation of quasi-isothermal compressed air energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghady Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Beijin, China</w:t>
+              <w:t xml:space="preserve">10th International Conference on System Simulation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872020v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model of symmetric annular flows with entrainment: prediction of the void fraction, the pressure gradient and its maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la compression de l’air en vue du stockage d’énergie par air comprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghady Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European-Japanese Two-Phase Flow Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872069v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la compression de l’air en vue du stockage d’énergie par air comprimé</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theoretical model of symmetric annular flows with entrainment: prediction of the void fraction, the pressure gradient and its maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">8th European-Japanese Two-Phase Flow Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872051v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of saturated two-phase flows by means of fluorescence and phosphorescence techniques: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kuhni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of heat transfer and rheology of a phase change material emulsion with a high concentration in surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Necula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
+              <w:t xml:space="preserve">12thIIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orford, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814382v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic simulation of quasi-isothermal compressed air energy storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Davies</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study for the determination of the fluid inventory in refrigeration systems using HFC-134a and HFO-1234yf as refrigerant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Humia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Oliveira Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Garcia Pabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on System Simulation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015752v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of heat transfer and rheology of a phase change material emulsion with a high concentration in surfactant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Horia Necula</w:t>
+                <w:t xml:space="preserve">Caractérisation des écoulements diphasiques à saturation par techniques de fluorescence et de phosphorescence : un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kuhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12thIIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orford, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872003v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements diphasiques à saturation par techniques de fluorescence et de phosphorescence : un état de l’art</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+                <w:t xml:space="preserve">New technology in comfort cooling applications: Experimental study on paraffin in water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Energy and Environment (CIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bucharest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIEM.2017.8120852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858459v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study for the determination of the fluid inventory in refrigeration systems using HFC-134a and HFO-1234yf as refrigerant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theoretical model of symmetric annular flows with a non-equilibrium fraction of liquid entrained in the vapor core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nagasaki, Japan</w:t>
+              <w:t xml:space="preserve">53rd European Two-Phase Flow Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872031v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technology in comfort cooling applications: Experimental study on paraffin in water emulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis on rheological and heat transfer characteristics of paraffin/water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Necula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Energy and Environment (CIEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730726v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model of symmetric annular flows with a non-equilibrium fraction of liquid entrained in the vapor core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refrigerante com baixo gwp para sistemas de condicionamento de ar automotivo: R1234yf, revisão da literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cristino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus P Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz P Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd European Two-Phase Flow Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">IX Congress o Nacional de Engenharia Mecânica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872071v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase Heat Transfer Measurements of R254fa At High Saturation Temperatures in Horizontal Mini-channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Experimental two-phase heat transfer study of R245fa in horizontal mini-channels at high saturation temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijn Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Costa del Sol, Spain</w:t>
+              <w:t xml:space="preserve">7th European Thermal-Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458101v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of Taylor bubbles rising through sudden expansions and contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengsi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis on rheological and heat transfer characteristics of paraffin/water emulsion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Badea</w:t>
+                <w:t xml:space="preserve">Two-phase Heat Transfer Measurements of R254fa At High Saturation Temperatures in Horizontal Mini-channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn Billiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Costa del Sol, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458095v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refrigerante com baixo gwp para sistemas de condicionamento de ar automotivo: R1234yf, revisão da literatura</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leandro Cristino</w:t>
+                <w:t xml:space="preserve">Prediction of asymmetry during intermittent and annular flows of R-245fa in an horizontal mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiz P Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congress o Nacional de Engenharia Mecânica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872061v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental two-phase heat transfer study of R245fa in horizontal mini-channels at high saturation temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Charnay</w:t>
+                <w:t xml:space="preserve">Asymmetry during an horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Thermal-Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">34th UIT Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ferrara Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458097v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of asymmetry during intermittent and annular flows of R-245fa in an horizontal mini-channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lips</w:t>
+                <w:t xml:space="preserve">Performance Evaluation and Comparison of Experimental Organic Rankine Cycle Prototypes from Published Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">8th International Conference on Applied Energy – ICAE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458085v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Comparison of Experimental Organic Rankine Cycle Prototypes from Published Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">Refrigerante com baixo gwp para sistemas de condicionamento de ar automotivo: R1234yf, revisão da literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cristino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Colasson</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus P Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz P Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Applied Energy – ICAE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve"> IX Congress o Nacional de Engenharia Mecânica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Fortaleza Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458102v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry during an horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
+                <w:t xml:space="preserve">A review of the experimental performances and challenges of the absorption system technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th UIT Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ferrara Italy</w:t>
+              <w:t xml:space="preserve">The 24th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458116v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refrigerante com baixo gwp para sistemas de condicionamento de ar automotivo: R1234yf, revisão da literatura</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leandro Cristino</w:t>
+                <w:t xml:space="preserve">State-of-the art of frost deposition on flat surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Léoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luiz P Machado</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IX Congress o Nacional de Engenharia Mecânica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Fortaleza Brazil</w:t>
+              <w:t xml:space="preserve">The 24th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458121v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the art of frost deposition on flat surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Durier</w:t>
+                <w:t xml:space="preserve">Film thickness measurements for annular flow in minichannels: description of the optical technique and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Donniacuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Mastrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">9th international conference on boiling and condensation heat transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458078v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the experimental performances and challenges of the absorption system technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+                <w:t xml:space="preserve">Assessment of stratification during horizontal two-phase flow of R-245fa: intermittent and annular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458079v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film thickness measurements for annular flow in minichannels: description of the optical technique and experimental results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Stratification assessment during evaporative annular flow of R-245fa in a horizontal minichannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mauro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on boiling and condensation heat transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">7th European-Japanese Two-Phase Flow Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Zermatt, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458032v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of stratification during horizontal two-phase flow of R-245fa: intermittent and annular flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lips</w:t>
+                <w:t xml:space="preserve">Study of reciprocating pump for supercritical ORC at full and part load operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, lyon, France</w:t>
+              <w:t xml:space="preserve">3rd international seminar on ORC power systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458122v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification assessment during evaporative annular flow of R-245fa in a horizontal minichannel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow boiling heat transfer for R-245fa in a 3.00 mm tube at high saturation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European-Japanese Two-Phase Flow Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Zermatt, Switzerland</w:t>
+              <w:t xml:space="preserve">9th international conference on boiling and condensation heat transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459853v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of reciprocating pump for supercritical ORC at full and part load operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">Ébullition convective du R-245fa à haute température de saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Colasson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international seminar on ORC power systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458080v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling heat transfer for R-245fa in a 3.00 mm tube at high saturation temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Study of flow boiling of R-245fa at high saturation temperature: a tool for an improved understanding of the thermohydraulics of boiling refrigerants in micro-, mini- and macrochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on boiling and condensation heat transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">5th International and 41st National Conference on Fluid Mechanics and Fluid Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Kanpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458074v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ébullition convective du R-245fa à haute température de saturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Charnay</w:t>
+                <w:t xml:space="preserve">Two-phase flow patterns and flow boiling heat transfer for R-245fa in a 3.00 mm tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Conference Multiphase Flow in Industrial Plant, Sestri Levante </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995946v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of flow boiling of R-245fa at high saturation temperature: a tool for an improved understanding of the thermohydraulics of boiling refrigerants in micro-, mini- and macrochannels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Charnay</w:t>
+                <w:t xml:space="preserve">Experimental study of R-245fa during flow boiling in minichannels at high saturation temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International and 41st National Conference on Fluid Mechanics and Fluid Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Kanpur, India</w:t>
+              <w:t xml:space="preserve">8th World Conference on Experimental Heat Transfer, Fluid Mechanics, and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458013v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow patterns and flow boiling heat transfer for R-245fa in a 3.00 mm tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of R-245fa flow boiling in minichannels for different flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference Multiphase Flow in Industrial Plant, Sestri Levante </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Genova, Italy</w:t>
+              <w:t xml:space="preserve">51st European Two-Phase Group Flow Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458025v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of R-245fa during flow boiling in minichannels at high saturation temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Charnay</w:t>
+                <w:t xml:space="preserve">Physical meaning of the pressure drop decomposition in two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Conference on Experimental Heat Transfer, Fluid Mechanics, and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">51st European Two-Phase Group Flow Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995330v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of R-245fa flow boiling in minichannels for different flow conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+                <w:t xml:space="preserve">Flow boiling of R-245fa at high saturation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Two-Phase Group Flow Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, lyon, France</w:t>
+              <w:t xml:space="preserve">8th ECI conference Boiling and Condensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459855v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical meaning of the pressure drop decomposition in two-phase flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow boiling of R-245fa at high saturation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Two-Phase Group Flow Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, lyon, France</w:t>
+              <w:t xml:space="preserve">50th European Two-Phase Group Flow Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459854v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling of R-245fa at high saturation temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Two-phase flow characteristics in singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECI conference Boiling and Condensation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">9th HEFAT International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733172v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of R245fa during flow boiling in minichannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17703,2111 +17478,1921 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IIR Workshop on Refrigerant Charge Reduction in Refrigerating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Valencia, Spain. pap. n. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow characteristics in singularities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Experimental study of heat transfer coefficients during flow boiling in minichannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HEFAT International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Malta</w:t>
+              <w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland. pp.o_s1_1454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732790v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow boiling of R-245fa at high saturation temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th European Two-Phase Group Flow Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459860v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat transfer coefficients during flow boiling in minichannels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Flow boiling of R-245fa at high saturation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charnay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland. pp.o_s1_1454</w:t>
+              <w:t xml:space="preserve">50th European Two-Phase Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995959v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling of R-245fa at high saturation temperature</w:t>
+                <w:t xml:space="preserve">Thermohydraulique des écoulements diphasiques dans les singularités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Charnay</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th European Two-Phase Group Flow Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Udine, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872077v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling of R-245fa at high saturation temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental results for HFO-1234yf visualization and two-phase pressure gradient in horizontal straight tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th European Two-Phase Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Udine, Italy</w:t>
+              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, pap. ID: 264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996023v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results for HFO-1234yf visualization and two-phase pressure gradient in horizontal straight tubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Visualisation and two-phase pressure gradient in return bends : experimental results for HFO-1234yf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Prague, pap. ID: 264</w:t>
+              <w:t xml:space="preserve">, 2011, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995781v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation and two-phase pressure gradient in return bends : experimental results for HFO-1234yf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Two-phase flow patterns, visualization and pressure drop in return bends: experimental results for R-134a, R-410A and HFO-1234yf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Prague</w:t>
+              <w:t xml:space="preserve">49th European Two-Phase Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995951v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermohydraulique des écoulements diphasiques dans les singularités</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of an original vapour-compression refrigeration system for cooling electronic components in satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. De Malmlazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Physical Sciences in Space ; Bonn - Bad Godesberg, Germany.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995949v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow patterns, visualization and pressure drop in return bends: experimental results for R-134a, R-410A and HFO-1234yf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Phase Flow Pattern Maps for Microchannels: Roadmap to Smart Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Bar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th European Two-Phase Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996039v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an original vapour-compression refrigeration system for cooling electronic components in satellites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review on two-phase pressure drop and heat transfer coefficient during flow boiling of natural and synthetic refrigerants: a parametric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Physical Sciences in Space ; Bonn - Bad Godesberg, Germany.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, pap. ID: 268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964849v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on two-phase pressure drop and heat transfer coefficient during flow boiling of natural and synthetic refrigerants: a parametric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Charnay</w:t>
+                <w:t xml:space="preserve">Experimental investigation of two-phase pressure drop in return bends using R-410A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, pap. ID: 268</w:t>
+              <w:t xml:space="preserve">2nd IIR Workshop on Refrigerant Charge Reduction in Refrigerating Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995779v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Pattern Maps for Microchannels: Roadmap to Smart Maps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Rahim</w:t>
+                <w:t xml:space="preserve">Experimental investigation of two‐phase pressure drops in return bends using R410A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th European Two-Phase Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">IIR 2nd Workshop on Refrigerant Charge Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996030v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of two-phase pressure drop in return bends using R-410A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">Entropy generation during flow boiling of synthetic refrigerants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IIR Workshop on Refrigerant Charge Reduction in Refrigerating Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, stockolm, Sweden</w:t>
+              <w:t xml:space="preserve">IIR 1st Workshop on Refrigerant Charge Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995913v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of two‐phase pressure drops in return bends using R410A.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Optimisation constructale d'un système diphasique pour le refroidissement de composants électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIR 2nd Workshop on Refrigerant Charge Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555057v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy generation during flow boiling of synthetic refrigerants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Establishing research priorities on pressure drops during flow boiling of fluorinated refrigerants from literature survey and statistical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIR 1st Workshop on Refrigerant Charge Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Antony, France</w:t>
+              <w:t xml:space="preserve">3rd IIR Conference on Thermophysical Properties of Refrigerants and Transport Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, BOULDER, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555046v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing research priorities on pressure drops during flow boiling of fluorinated refrigerants from literature survey and statistical approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic characterization of a saturated two-phase flow of a pure fluid: first and second law analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IIR Conference on Thermophysical Properties of Refrigerants and Transport Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, BOULDER, United States</w:t>
+              <w:t xml:space="preserve">47th European Two-Phase Flow Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541411v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation constructale d'un système diphasique pour le refroidissement de composants électroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Wall structuration for boiling-based cooling systems : constructal structuration or nanostructuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, VANNES, France</w:t>
+              <w:t xml:space="preserve">ENCIT2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541414v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic characterization of a saturated two-phase flow of a pure fluid: first and second law analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Prediction of the critical heat flux in microchannels during flow boiling of carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th European Two-Phase Flow Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">8th IIR Gustav Lorentzen Conference on Natural Working Fluids, 7-10 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555052v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall structuration for boiling-based cooling systems : constructal structuration or nanostructuration</w:t>
-[...201 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Thermal Modeling of Micro-Evaporators for Cooling of Microprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Eung Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2007 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Seattle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IMECE2007-42900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19817,91 +19402,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and flow characteristics of a phase change dispersion during crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Nalepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poppy O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19920,159 +19505,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energetic and exergetic assessment of a hybrid combined cooling heat and power system with green hydrogen storage in Rio de Janeiro (Brazil) (Work in progress)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Eduardo Sanson Portella de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pradelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IIR International Congress of Refrigeration (ICR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20082,441 +19667,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de froid et de chaleur par machines à cycles inverses : état de l’art (chapitre 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heating and Cooling by Reverse Cycle Engines: State of the Art (chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes frigorifiques, pompes à chaleur et machines à cycle inverse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-1-78948-123-5</w:t>
+              <w:t xml:space="preserve">Refrigerators, Heat Pumps and Reverse Cycle Engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-1-78945-123-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884048v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and Cooling by Reverse Cycle Engines: State of the Art (chapter 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de froid et de chaleur par machines à cycles inverses : état de l’art (chapitre 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refrigerators, Heat Pumps and Reverse Cycle Engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-1-78945-123-8</w:t>
+              <w:t xml:space="preserve">Systèmes frigorifiques, pompes à chaleur et machines à cycle inverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-1-78948-123-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256017v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses entropique et exergétique appliquées aux cycles inverses (Chapitre 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes frigorifiques, pompes à chaleur et machines à cycle inverse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.49-99, 2023, 978-1789481235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9123.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy and Exergy Analyses Applied to Reverse Cycles (Chapter 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refrigerators, Heat Pumps and Reverse Cycle Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2023, 978-1789451238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394228881.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Measurement Techniques for Liquid-Vapour Phase Change Heat Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cioulachtjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20525,343 +20110,343 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Art of Measuring in the Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429201622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ébullition (Chapitre 3, Tome 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les changements de phase solide-liquide-vapeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Characteristics in Singularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts thermiques aux petites echelles (chap. 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Two-Phase Heat Transfer and Flow II: Special Topics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, 2015, Numerical Modeling of Two-Phase Flow and Heat Transfer, 978-981-4623-29-2</w:t>
+              <w:t xml:space="preserve">Transferts Thermiques: Initiation et Approfondissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, p. 569-700, 2015, 9782743019938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880630v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts thermiques aux petites echelles (chap. 9)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Phase Flow Characteristics in Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transferts Thermiques: Initiation et Approfondissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, p. 569-700, 2015, 9782743019938</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Two-Phase Heat Transfer and Flow II: Special Topics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2015, Numerical Modeling of Two-Phase Flow and Heat Transfer, 978-981-4623-29-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281146v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId475"/>
+      <w:footerReference w:type="default" r:id="rId462"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21008,51 +20593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B Marchetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rulli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ribatski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Viscito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.125106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Gyan Bediako" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borba Marchetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dan&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon de Paoli Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia-Pabon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04435-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Halon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Krolicki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Zajaczkowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy O&#8217;neill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fischer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Marchetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Moreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ribatski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122951" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso William Mauro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verlaat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Petagna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Schiffmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123246" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.108966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghady Dib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121569" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J.G. Pabon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosravi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Belman-Flores" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.06.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perroit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Davies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleberson Humia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113727" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mastrullo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mauro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1224/1/012042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garcia Pabon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Maidanik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Groll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044589" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Billiet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Ameel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charnay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Paepe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.10.062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mauro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viscito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Vasile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Necula" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Badea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.11.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872039v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;oni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mondot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.06.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus P Porto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P Revellin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn P Bonjour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz P Machado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.09.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B587VH8P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.142" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.04.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Lazova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Manolakos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Kaya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.10.047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donniacuo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Charnay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Revellin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.07.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNW13839-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.080" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mastrullo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.06.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q150L7BQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.02.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charnay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Thome" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Cohen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.09.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bermejo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garbrecht" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710128v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Tammaro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.763552" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995285v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCM7P2C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bermejo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Garbrecht" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hugon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2012.715069" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bensafi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.03.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143LWNWB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rahim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thome" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.03.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F4ZMQCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541864v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daguenet-Frick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555077v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/fhp.v1.2.3001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995784v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensafi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995926v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710104v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thome" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802594879" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454509v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.06.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJWSPJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446701v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445848v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bejan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710112v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.07.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.03.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X3PDPS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351576v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Quiben" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730785v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agostini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.07.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30GB0XG4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730782v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.07.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9N5F1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353268v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Agostini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ursenbacher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Thome" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fabbri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.03.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXFTPKT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730743v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thome" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/17/4/016" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D85D09D7FB582C8F8DA0266586B6B8D0665DF5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730757v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. John R. Thome" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.v19.i1.30" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.07.001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZ96DCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.05.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4B6H1R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Wojtan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.03.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4TWB136-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710091v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ursenbacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Zun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.02.016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGR4MGTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710080v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Peng" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeneveld" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Vasic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0029-5493(02)00395-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS6FJCZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769518v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769502v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Passarelli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769555v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769488v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pradelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherhardt Ribatski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255773v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255763v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255792v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255757v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255826v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255835v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418063v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Lehocine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632196v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Stamatiou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632168v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67148-8_2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632204v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015770v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1689" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632185v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Worlitschek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015781v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latchan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michineau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0555" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814391v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lillo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alfonso Wiliam" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014091v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872020v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872069v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015752v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872003v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Badea" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872031v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Humia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Oliveira Pereira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garcia Pabon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730726v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIEM.2017.8120852" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872071v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458101v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458089v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsi Zhou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458095v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badea" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garcia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cristino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458097v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458102v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458121v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garcia" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458078v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458079v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxin Wang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458032v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458080v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458074v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995946v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458013v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458025v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995330v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459855v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733172v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995396v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732790v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459860v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995959v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872077v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996023v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995781v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995951v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995949v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964849v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Malmlazet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995779v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996030v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Thome" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Bar-Cohen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995913v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555057v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555046v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541411v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541414v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555052v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445992v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stutz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347242v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducoulombier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730768v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Eung Park" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2007-42900" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255852v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Nalepa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy O'Neill" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885566v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884048v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256017v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255541v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9123.ch2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255535v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013895v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880630v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281146v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B Marchetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rulli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ribatski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Viscito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.125106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Gyan Bediako" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borba Marchetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dan&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon de Paoli Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia-Pabon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04435-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Halon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Krolicki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Zajaczkowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy O&#8217;neill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fischer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verlaat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Petagna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Schiffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Marchetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Moreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ribatski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso William Mauro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.108966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghady Dib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121569" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perroit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Davies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114248" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J.G. Pabon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosravi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Belman-Flores" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.06.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mastrullo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mauro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1224/1/012042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleberson Humia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113727" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garcia Pabon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Billiet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Ameel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charnay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Paepe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.10.062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrullo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mauro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viscito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Vasile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Necula" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Badea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.11.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.096" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;oni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mondot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus P Porto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P Revellin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.09.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B587VH8P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.06.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.142" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.04.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Lazova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Manolakos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Kaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.10.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donniacuo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Charnay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Revellin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.07.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNW13839-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457980v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.081" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.02.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mastrullo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.06.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q150L7BQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charnay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Thome" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Cohen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.09.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Tammaro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.763552" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bermejo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garbrecht" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995285v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCM7P2C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bermejo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Garbrecht" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hugon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2012.715069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bensafi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143LWNWB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684503v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rahim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thome" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.03.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F4ZMQCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541864v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daguenet-Frick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensafi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishima" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802594879" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995926v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626333v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.06.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJWSPJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.07.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bejan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Quiben" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.03.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X3PDPS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agostini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.07.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30GB0XG4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.07.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9N5F1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710098v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Thome" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fabbri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.03.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXFTPKT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Agostini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ursenbacher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thome" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/17/4/016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D85D09D7FB582C8F8DA0266586B6B8D0665DF5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730757v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. John R. Thome" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.v19.i1.30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730749v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.07.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZ96DCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730752v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.05.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4B6H1R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730741v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Wojtan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.03.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4TWB136-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ursenbacher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Zun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.02.016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGR4MGTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710080v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Peng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeneveld" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Vasic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0029-5493(02)00395-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS6FJCZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Passarelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769488v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pradelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255811v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherhardt Ribatski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255773v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255763v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255792v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255757v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255835v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632196v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Stamatiou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67148-8_2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632168v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632204v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015770v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1689" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Worlitschek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015781v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latchan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michineau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0555" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814391v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lillo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alfonso Wiliam" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015752v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872051v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872069v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872003v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Badea" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872031v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Humia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Oliveira Pereira" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garcia Pabon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730726v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIEM.2017.8120852" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872071v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458095v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badea" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872061v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garcia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cristino" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz P Machado" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458097v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458089v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsi Zhou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458102v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458121v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garcia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxin Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458078v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458032v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458080v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458074v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458013v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458025v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995330v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459855v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733172v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459860v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732790v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995396v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995959v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872077v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996023v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995949v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995781v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995951v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996039v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964849v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Malmlazet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996030v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Thome" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Bar-Cohen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995779v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995913v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555057v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555046v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541414v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541411v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555052v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445992v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stutz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347242v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducoulombier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730768v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Eung Park" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2007-42900" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255852v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Nalepa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy O'Neill" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885566v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256017v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884048v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255541v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9123.ch2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255535v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013895v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281146v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880630v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>