--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1066,859 +1066,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer of flow boiling carbon dioxide in vertical upward direction</w:t>
+                <w:t xml:space="preserve">Adiabatic two-phase pressure drop of carbon dioxide in different channel orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Verlaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Petagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 196, pp.123246. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.108966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.108966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255730v1</w:t>
+                <w:t xml:space="preserve">hal-03632155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow pattern observations and flow pattern map for adiabatic two-phase flow of carbon dioxide in vertical upward and downward direction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Petagna</w:t>
+                <w:t xml:space="preserve">A state-of-the-art review on flow boiling at high reduced pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110526⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.122951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632141v1</w:t>
+                <w:t xml:space="preserve">hal-04255743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-of-the-art review on flow boiling at high reduced pressures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.C. Moreira</w:t>
+                <w:t xml:space="preserve">Void fraction and pressure gradient model for an adiabatic symmetric annular developed flow with entrainment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso William Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122951⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.104126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.104126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255743v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Void fraction and pressure gradient model for an adiabatic symmetric annular developed flow with entrainment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Viscito</w:t>
+                <w:t xml:space="preserve">Heat transfer characteristics of flow boiling in a micro channel array with various inlet geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislawa Halon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Krolicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.104126. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, pp.122549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.104126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255739v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer characteristics of flow boiling in a micro channel array with various inlet geometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Krolicki</w:t>
+                <w:t xml:space="preserve">Heat transfer of flow boiling carbon dioxide in vertical upward direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Verlaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Petagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 187, pp.122549. </w:t>
+              <w:t xml:space="preserve">, 2022, 196, pp.123246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632154v1</w:t>
+                <w:t xml:space="preserve">hal-04255730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcritical carbon dioxide heat pump cycle: Validation and comparison of one-dimensional models of ejector with independent data sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Michel</w:t>
+                <w:t xml:space="preserve">Flow pattern observations and flow pattern map for adiabatic two-phase flow of carbon dioxide in vertical upward and downward direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Verlaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Petagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 213, pp.118668. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.110526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736351v1</w:t>
+                <w:t xml:space="preserve">hal-03632141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic two-phase pressure drop of carbon dioxide in different channel orientations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jürg Schiffmann</w:t>
+                <w:t xml:space="preserve">Transcritical carbon dioxide heat pump cycle: Validation and comparison of one-dimensional models of ejector with independent data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 95, pp.108966. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.118668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.108966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632155v1</w:t>
+                <w:t xml:space="preserve">hal-03736351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling small-scale trigenerative advanced adiabatic compressed air energy storage for building application</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis and development of a predictive tool of the effect of tube inclination on two-phase heat transfer: Boiling, condensation and heated gas-liquid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3591,1130 +3591,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry during a horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of a Transcritical Organic Rankine Cycle with Scroll Expander for Low—Temperature Waste Heat Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Capo</w:t>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Layssac</w:t>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lips</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Revellin</w:t>
+                <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/796/1/012045⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.810 - 817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487694v1</w:t>
+                <w:t xml:space="preserve">hal-01730685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of symmetry during intermittent and annular horizontal two-phase flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance investigation of reciprocating pump running with organic fluid for organic Rankine cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Layssac</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.962 - 969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.11.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553471v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance investigation of reciprocating pump running with organic fluid for organic Rankine cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation du givre sur les surface planes à l’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Léoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+                <w:t xml:space="preserve">Michèle Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+                <w:t xml:space="preserve">François Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp 43-50 (1161), pp.43-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457279v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation du givre sur les surface planes à l’étude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry during a horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Léoni</w:t>
+                <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Mondot</w:t>
+                <w:t xml:space="preserve">A. W. Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Durier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 796 (1), pp.012045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/796/1/012045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872039v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Rankine cycle design and performance comparison based on experimental database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colasson</w:t>
+                <w:t xml:space="preserve">Prediction of symmetry during intermittent and annular horizontal two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 204, pp.1172 - 1187. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730690v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on two-phase frictional pressure drop for R-407c in smooth horizontal tubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luiz Machado</w:t>
+                <w:t xml:space="preserve">Organic Rankine cycle design and performance comparison based on experimental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.09.018⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.1172 - 1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457922v1</w:t>
+                <w:t xml:space="preserve">hal-01730690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frost formation and development on flat plate: Experimental investigation and comparison to predictive methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">An experimental study on two-phase frictional pressure drop for R-407c in smooth horizontal tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus P Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi P Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730688v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of a Transcritical Organic Rankine Cycle with Scroll Expander for Low—Temperature Waste Heat Recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frost formation and development on flat plate: Experimental investigation and comparison to predictive methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Léoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+                <w:t xml:space="preserve">Michèle Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+                <w:t xml:space="preserve">François Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129, pp.810 - 817. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.220 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730685v1</w:t>
+                <w:t xml:space="preserve">hal-01730688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art review of frost deposition on flat surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Léoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental testing of a low-temperature organic Rankine cycle (ORC) engine coupled with concentrating PV/thermal collectors: Laboratory and field tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kosmadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Lazova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,185 +4902,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film thickness measurements for annular flow in minichannels: Description of the optical technique and experimental results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Revellin</w:t>
+                <w:t xml:space="preserve">Flow boiling heat transfer in minichannels at high saturation temperatures: Part I : Experimental investigation and analysis of the heat transfer mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.636 - 652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.03.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457947v1</w:t>
+                <w:t xml:space="preserve">hal-01457978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow boiling heat transfer in minichannels at high saturation temperatures: Part II: Assessment of predictive methods and impact of flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5099,210 +5061,248 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87, pp.653 - 672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.03.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling heat transfer in minichannels at high saturation temperatures: Part I : Experimental investigation and analysis of the heat transfer mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+                <w:t xml:space="preserve">Film thickness measurements for annular flow in minichannels: Description of the optical technique and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Donniacuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mastrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A W Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.03.081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457978v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the validity of prediction tools for two-phase flow pressure drops from experimental data obtained at high saturation temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,77 +5375,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimization of a shell and louvered fin mini-tubes heat exchanger in an ORC powered by an internal combustion engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Mastrullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso William Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101, pp.697 - 712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5707,51 +5707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5941,51 +5941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a microchannel evaporator for space electronics cooling: entropy generation minimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,1023 +6366,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Microchannel Evaporator for Space Electronics Cooling: Entropy Generation Minimization Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Revellin</w:t>
+                <w:t xml:space="preserve">A comprehensive non-equilibrium thermodynamic analysis applied to a vapor-liquid two-phase flow of a pure fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Bermejo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Charnay</w:t>
+                <w:t xml:space="preserve">P. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Garbrecht</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01457632.2012.715069⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814512v1</w:t>
+                <w:t xml:space="preserve">hal-00683864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation et chutes de pression d'écoulements de HFO-1234yf et de R-134a dans des tubes droits et des coudes à 180°</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Revellin</w:t>
+                <w:t xml:space="preserve">Modeling of a Microchannel Evaporator for Space Electronics Cooling: Entropy Generation Minimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Haberschill</w:t>
+                <w:t xml:space="preserve">Pablo Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bonjour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Garbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (4), pp.303 - 312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2012.715069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732788v1</w:t>
+                <w:t xml:space="preserve">hal-01814512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow visualization and pressure drop measurements of HFO-1234yf and R-134a refrigerants in horizontal return bends</w:t>
+                <w:t xml:space="preserve">Visualisation et chutes de pression d'écoulements de HFO-1234yf et de R-134a dans des tubes droits et des coudes à 180°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39, pp.98-111</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N°. 1123, pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732778v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive non-equilibrium thermodynamic analysis applied to a vapor-liquid two-phase flow of a pure fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Two-phase flow visualization and pressure drop measurements of HFO-1234yf and R-134a refrigerants in horizontal return bends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.98-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00683864v1</w:t>
+                <w:t xml:space="preserve">hal-00732778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regimes and two-phase pressure gradient in horizontal straight tubes: Experimental results for HFO-1234yf, R-134a and R-410A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+                <w:t xml:space="preserve">Two-phase pressure drop in return bends: Experimental results for R-410A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.03.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (8), pp.1854-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710116v1</w:t>
+                <w:t xml:space="preserve">hal-00684499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy generation during flow boiling of pure refrigerant and refrigerant-oil mixture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Flow regimes and two-phase pressure gradient in horizontal straight tubes: Experimental results for HFO-1234yf, R-134a and R-410A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (6), pp.1113 - 1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684503v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of two-phase flow regimes in miniature tubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Entropy generation during flow boiling of pure refrigerant and refrigerant-oil mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bar-Cohen</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (1), pp.12-23</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1040-1047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541867v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase pressure drop in return bends: Experimental results for R-410A</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Characterization and prediction of two-phase flow regimes in miniature tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (1), pp.12-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684499v1</w:t>
+                <w:t xml:space="preserve">hal-00541867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy analysis of R413A as replacement of R12 in a domestic refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (11), pp.2195-2201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7420,64 +7420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructal microchannel network for flow boiling in a disc-shaped body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Daguenet-Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.133-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7496,1508 +7496,1508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local entropy generation for saturated two-phase flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Prediction of frictional pressure drop during flow boiling of refrigerants in horizontal tubes: Comparison to an experimental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (3), pp.487 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446393v1</w:t>
+                <w:t xml:space="preserve">hal-01710112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing research priorities on pressure drops during flow boiling of fluorinated refrigerants from a literature survey and a statistical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">Prediction and simulation of two-phase pressure drop in return bends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bull. IIF-IIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 89 (2009-5), pp.2-7, 14-15 (E); 8-15 (F)</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.1776-1783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995784v1</w:t>
+                <w:t xml:space="preserve">hal-00446701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Murray's law using a non-Newtonian model of blood flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Constructal tree-shaped microchannel networks for maximizing the saturated critical heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Biology and Medical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6-7, pp.doi:10.1186/1742-4682-6-7</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (2), pp.342-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445842v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of prediction methods for critical heat fluxes in mini and microchannels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Extension of Murray's law using a non-Newtonian model of blood flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.R Thome</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (5), pp.983-992</w:t>
+              <w:t xml:space="preserve">Theoretical Biology and Medical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6-7, pp.doi:10.1186/1742-4682-6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446705v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Heat Flux During Flow Boiling in Microchannels: A Parametric Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Thome</w:t>
+                <w:t xml:space="preserve">Local entropy generation for saturated two-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khandekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (9), pp.1113-1121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710104v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic representation of a diabatic two-phase flow for a pure refrigerant and a refrigerant/oil mixture</w:t>
+                <w:t xml:space="preserve">Establishing research priorities on pressure drops during flow boiling of fluorinated refrigerants from a literature survey and a statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (7), pp.1784-1790</w:t>
+              <w:t xml:space="preserve">Bull. IIF-IIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (2009-5), pp.2-7, 14-15 (E); 8-15 (F)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995926v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of a diabatic two-phase flow for a pure refrigerant and a refrigerant/oil mixture under equilibrium conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Status of prediction methods for critical heat fluxes in mini and microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (7), pp.1784-1790</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), pp.983-992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454509v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an analytical model for predicting the thermal and hydrodynamic capabilities of flat micro heat pipes</w:t>
+                <w:t xml:space="preserve">Critical Heat Flux During Flow Boiling in Microchannels: A Parametric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+                <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (5-6), pp.1114-1122. </w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (7), pp.556 - 563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2008.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01457630802594879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626333v1</w:t>
+                <w:t xml:space="preserve">hal-01710104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of frictional pressure drop during flow boiling of refrigerants in horizontal tubes: Comparison to an experimental database</w:t>
+                <w:t xml:space="preserve">Thermodynamic representation of a diabatic two-phase flow for a pure refrigerant and a refrigerant/oil mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (3), pp.487 - 497. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.1784-1790</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710112v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and simulation of two-phase pressure drop in return bends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of a diabatic two-phase flow for a pure refrigerant and a refrigerant/oil mixture under equilibrium conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (7), pp.1776-1783</w:t>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.1784-1790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446701v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructal tree-shaped microchannel networks for maximizing the saturated critical heat flux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">Experimental validation of an analytical model for predicting the thermal and hydrodynamic capabilities of flat micro heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5-6), pp.1114-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2008.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445848v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions of liquid film dryout during flow boiling in microchannels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bonjour</w:t>
+                <w:t xml:space="preserve">A theoretical model for the prediction of the critical heat flux in heated microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (5-6), pp.1216 - 1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2007.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351596v1</w:t>
+                <w:t xml:space="preserve">hal-01730775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of local hot spots on the maximum dissipation rates during flow boiling in a microchannel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Conditions of liquid film dryout during flow boiling in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.R Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Components and Packaging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31 (2), pp.407-416</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (24), pp.5795-5801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351576v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model for the prediction of the critical heat flux in heated microchannels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Thome</w:t>
+                <w:t xml:space="preserve">Effect of local hot spots on the maximum dissipation rates during flow boiling in a microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Quiben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions on Components and Packaging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.407-416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2007.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01730775v1</w:t>
+                <w:t xml:space="preserve">hal-00351576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elongated bubbles in microchannels. Part II: Experimental study and modeling of bubble collisions</w:t>
               </w:r>
@@ -9009,51 +9009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (6), pp.602 - 613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9125,51 +9125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (6), pp.590 - 601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9361,51 +9361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of velocity and length of elongated bubbles for flow of R-134a in a 0.5 mm microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9463,685 +9463,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of diabatic flow pattern map for boiling heat transfer in microchannels</w:t>
+                <w:t xml:space="preserve">Experimental investigation of R-134a and R-245fa two-phase flow in microchannels for different flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Thome</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.63 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/17/4/016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730743v1</w:t>
+                <w:t xml:space="preserve">hal-01730752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL MEASUREMENTS TO CHARACTERIZE TWO-PHASE FLUID FLOW IN MICROCHANNELS</w:t>
+                <w:t xml:space="preserve">A new type of diabatic flow pattern map for boiling heat transfer in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dr. John R. Thome</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (4), pp.788 - 796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/17/4/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.v19.i1.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730757v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic two-phase frictional pressure drops in microchannels</w:t>
+                <w:t xml:space="preserve">OPTICAL MEASUREMENTS TO CHARACTERIZE TWO-PHASE FLUID FLOW IN MICROCHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Thome</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. John R. Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.07.001⟩</w:t>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (1), pp.75 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.v19.i1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730749v1</w:t>
+                <w:t xml:space="preserve">hal-01730757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of R-134a and R-245fa two-phase flow in microchannels for different flow conditions</w:t>
+                <w:t xml:space="preserve">Adiabatic two-phase frictional pressure drops in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28 (1), pp.63 - 71. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (7), pp.673 - 685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730752v1</w:t>
+                <w:t xml:space="preserve">hal-01730749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of saturated critical heat flux in a single, uniformly heated microchannel</w:t>
+                <w:t xml:space="preserve">Characterization of diabatic two-phase flows in microchannels: Flow parameter results for R-134a in a 0.5mm channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Wojtan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Vincent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ursenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iztok Zun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.03.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (7), pp.755 - 774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730741v1</w:t>
+                <w:t xml:space="preserve">hal-01710091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diabatic two-phase flows in microchannels: Flow parameter results for R-134a in a 0.5mm channel</w:t>
+                <w:t xml:space="preserve">Investigation of saturated critical heat flux in a single, uniformly heated microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Wojtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iztok Zun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32 (7), pp.755 - 774. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (8), pp.765 - 774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710091v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of flow obstacles on film boiling heat transfer</w:t>
               </w:r>
@@ -10502,636 +10502,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing carbon dioxide (CO2) refrigeration efficiency in different climates: experimental analysis of four configurations and annual performance prediction in different Cities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+                <w:t xml:space="preserve">A novel one-dimensional homogeneous equilibrium model of two-phase ejector using CO2 as refrigerant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 China Heat Pump Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769511v1</w:t>
+                <w:t xml:space="preserve">hal-04769541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of flow boiling heat transfer coefficient in enhanced tubes. Benchmark correlations and ANN approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rita Mastrullo</w:t>
+                <w:t xml:space="preserve">Enhancing carbon dioxide (CO2) refrigeration efficiency in different climates: experimental analysis of four configurations and annual performance prediction in different Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alfonso William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st UIT International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">2024 China Heat Pump Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769502v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling heat transfer coefficient in enhanced tubes: benchmark correlations and ANN comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Estimation of flow boiling heat transfer coefficient in enhanced tubes. Benchmark correlations and ANN approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Mastrullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">41st UIT International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769555v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal assessment of a hybrid CCHP system with compressed air energy storage (CAES) in Rio de Janeiro (Brazil) through an energetic, exergetic and Exergoeconomic (3E) analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.E. Sanson Portella de Carvalho</w:t>
+                <w:t xml:space="preserve">Flow boiling heat transfer coefficient in enhanced tubes: benchmark correlations and ANN comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Passarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Mastrullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Pradelle</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Viscito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769488v1</w:t>
+                <w:t xml:space="preserve">hal-04769555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of sonic velocity correlations on ejector geometry used in a refrigeration system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Brahami</w:t>
+                <w:t xml:space="preserve">Seasonal assessment of a hybrid CCHP system with compressed air energy storage (CAES) in Rio de Janeiro (Brazil) through an energetic, exergetic and Exergoeconomic (3E) analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Sanson Portella de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pradelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769493v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for determining primary nozzle throat conditions in two-phase ejector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of sonic velocity correlations on ejector geometry used in a refrigeration system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11143,192 +11130,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769525v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel one-dimensional homogeneous equilibrium model of two-phase ejector using CO2 as refrigerant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cong You</w:t>
+                <w:t xml:space="preserve">A new approach for determining primary nozzle throat conditions in two-phase ejector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769541v1</w:t>
+                <w:t xml:space="preserve">hal-04769525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase frictional pressure drop at high saturation temperatures in a horizontal micro-scale channel</w:t>
+                <w:t xml:space="preserve">Experimental study of R1233zd(E) flow boiling heat transfer at quasi-critical temperature in a horizontal micro-scale channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borba Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
@@ -11346,721 +11346,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gherhardt Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Two-phase frictional pressure drop at high saturation temperatures in a horizontal micro-scale channel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 27th COBEM – International Congress of Mechanical Engineering, Dec 2023, Florianópolis, Brazil</w:t>
+              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255811v1</w:t>
+                <w:t xml:space="preserve">hal-04255757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal assessment of a hybrid CHP system with green hydrogen storage in Rio de Janeiro, Brazil through an energetic, exergetic, exergoeconomic and environmental (4E) analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Eduardo Sanson Portella de Carvalho</w:t>
+                <w:t xml:space="preserve">Two-phase frictional pressure drop at high saturation temperatures in a horizontal micro-scale channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borba Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Pradelle</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gherhardt Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">Two-phase frictional pressure drop at high saturation temperatures in a horizontal micro-scale channel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27th COBEM – International Congress of Mechanical Engineering, Dec 2023, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255773v1</w:t>
+                <w:t xml:space="preserve">hal-04255811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Michel</w:t>
+                <w:t xml:space="preserve">A seasonal assessment of a hybrid CHP system with green hydrogen storage in Rio de Janeiro, Brazil through an energetic, exergetic, exergoeconomic and environmental (4E) analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Sanson Portella de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pradelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255782v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase frictional pressure drop at high saturation temperatures in a horizontal micro-scale channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borba Marchetto</w:t>
+                <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gherhardt Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255763v1</w:t>
+                <w:t xml:space="preserve">hal-04255782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection des frigorigènes dans un système de réfrigération en cascade à partir d’une analyse environnementale et économique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Staubach</w:t>
+                <w:t xml:space="preserve">Two-phase frictional pressure drop at high saturation temperatures in a horizontal micro-scale channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borba Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gherhardt Ribatski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque International Froid, Énergie et Environnement (IREEC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255843v1</w:t>
+                <w:t xml:space="preserve">hal-04255763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of flow boiling instabilities in parallel microchannels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Krolicki</w:t>
+                <w:t xml:space="preserve">Sélection des frigorigènes dans un système de réfrigération en cascade à partir d’une analyse environnementale et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Staubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème colloque International Froid, Énergie et Environnement (IREEC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255792v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of R1233zd(E) flow boiling heat transfer at quasi-critical temperature in a horizontal micro-scale channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borba Marchetto</w:t>
+                <w:t xml:space="preserve">Experimental investigation of flow boiling instabilities in parallel microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislawa Halon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Krolicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gherhardt Ribatski</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255757v1</w:t>
+                <w:t xml:space="preserve">hal-04255792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and validation of one-dimensional models of ejector expansion transcritical carbon dioxide refrigeration cycle</w:t>
               </w:r>
@@ -12141,77 +12141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase frictional pressure gradient: to what extent are the ANN-based methods able to replace the deterministic models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-American-Japanese Two-Phase Flow Group Meeting (EAJTPFGM22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Chamonix (Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13204,51 +13204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of saturated ethanol two-phase flows in circular channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Viscito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13427,1657 +13427,1627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of entrained liquid fraction and mass transfer at the interface on pressure drop of annular flows</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study for the determination of the fluid inventory in refrigeration systems using HFC-134a and HFO-1234yf as refrigerant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Lillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Mastrullo</w:t>
+                <w:t xml:space="preserve">G.M. Humia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Oliveira Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Garcia Pabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814391v1</w:t>
+                <w:t xml:space="preserve">hal-01872031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the ageing of refrigerated transport equipment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Michineau</w:t>
+                <w:t xml:space="preserve">Caractérisation des écoulements diphasiques à saturation par techniques de fluorescence et de phosphorescence : un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kuhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Beijin, China</w:t>
+              <w:t xml:space="preserve">Congrès de la SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872020v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative importance of entrained liquid fraction and mass transfer at the interface on pressure drop of annular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Mastrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lips</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Alfonso Wiliam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814382v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic simulation of quasi-isothermal compressed air energy storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Davies</w:t>
+                <w:t xml:space="preserve">Factors affecting the ageing of refrigerated transport equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Latchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on System Simulation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beijin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015752v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la compression de l’air en vue du stockage d’énergie par air comprimé</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of flow boiling in an inclined mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">36th UIT Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872051v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model of symmetric annular flows with entrainment: prediction of the void fraction, the pressure gradient and its maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic simulation of quasi-isothermal compressed air energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghady Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European-Japanese Two-Phase Flow Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on System Simulation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872069v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of saturated two-phase flows by means of fluorescence and phosphorescence techniques: a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+                <w:t xml:space="preserve">Modélisation de la compression de l’air en vue du stockage d’énergie par air comprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghady Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nagasaki, Japan</w:t>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744959v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of heat transfer and rheology of a phase change material emulsion with a high concentration in surfactant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theoretical model of symmetric annular flows with entrainment: prediction of the void fraction, the pressure gradient and its maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12thIIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orford, Canada</w:t>
+              <w:t xml:space="preserve">8th European-Japanese Two-Phase Flow Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872003v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study for the determination of the fluid inventory in refrigeration systems using HFC-134a and HFO-1234yf as refrigerant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.J. Garcia Pabon</w:t>
+                <w:t xml:space="preserve">Characterisation of saturated two-phase flows by means of fluorescence and phosphorescence techniques: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kuhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Boiling and Condensation Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Nagasaki, Japan</w:t>
+              <w:t xml:space="preserve">, 2018, Nagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872031v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements diphasiques à saturation par techniques de fluorescence et de phosphorescence : un état de l’art</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+                <w:t xml:space="preserve">Investigation of heat transfer and rheology of a phase change material emulsion with a high concentration in surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Necula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">12thIIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orford, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858459v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technology in comfort cooling applications: Experimental study on paraffin in water emulsion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theoretical model of symmetric annular flows with a non-equilibrium fraction of liquid entrained in the vapor core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Energy and Environment (CIEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">53rd European Two-Phase Flow Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gdansk, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730726v1</w:t>
+                <w:t xml:space="preserve">hal-01872071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model of symmetric annular flows with a non-equilibrium fraction of liquid entrained in the vapor core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New technology in comfort cooling applications: Experimental study on paraffin in water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd European Two-Phase Flow Group Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Energy and Environment (CIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bucharest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIEM.2017.8120852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872071v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis on rheological and heat transfer characteristics of paraffin/water emulsion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refrigerante com baixo gwp para sistemas de condicionamento de ar automotivo: R1234yf, revisão da literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Badea</w:t>
+                <w:t xml:space="preserve">Juan J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cristino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus P Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz P Machado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve"> IX Congress o Nacional de Engenharia Mecânica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Fortaleza Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458095v1</w:t>
+                <w:t xml:space="preserve">hal-01458121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refrigerante com baixo gwp para sistemas de condicionamento de ar automotivo: R1234yf, revisão da literatura</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leandro Cristino</w:t>
+                <w:t xml:space="preserve">Numerical study of Taylor bubbles rising through sudden expansions and contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengsi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiz P Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congress o Nacional de Engenharia Mecânica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872061v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental two-phase heat transfer study of R245fa in horizontal mini-channels at high saturation temperatures</w:t>
+                <w:t xml:space="preserve">Two-phase Heat Transfer Measurements of R254fa At High Saturation Temperatures in Horizontal Mini-channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijn Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charnay</w:t>
@@ -15095,1503 +15065,1533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Thermal-Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Costa del Sol, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458097v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of Taylor bubbles rising through sudden expansions and contractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chengsi Zhou</w:t>
+                <w:t xml:space="preserve">Experimental analysis on rheological and heat transfer characteristics of paraffin/water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Necula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+                <w:t xml:space="preserve">A Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458089v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase Heat Transfer Measurements of R254fa At High Saturation Temperatures in Horizontal Mini-channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Charnay</w:t>
+                <w:t xml:space="preserve">Refrigerante com baixo gwp para sistemas de condicionamento de ar automotivo: R1234yf, revisão da literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cristino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel de Paepe</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus P Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz P Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Costa del Sol, Spain</w:t>
+              <w:t xml:space="preserve">IX Congress o Nacional de Engenharia Mecânica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458101v1</w:t>
+                <w:t xml:space="preserve">hal-01872061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of asymmetry during intermittent and annular flows of R-245fa in an horizontal mini-channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lips</w:t>
+                <w:t xml:space="preserve">Experimental two-phase heat transfer study of R245fa in horizontal mini-channels at high saturation temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn Billiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">7th European Thermal-Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458085v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry during an horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of asymmetry during intermittent and annular flows of R-245fa in an horizontal mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th UIT Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ferrara Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458116v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Comparison of Experimental Organic Rankine Cycle Prototypes from Published Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">Asymmetry during an horizontal annular flow in a micro-channel: optical measurements and effect of dimensionless numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Applied Energy – ICAE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">34th UIT Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ferrara Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458102v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refrigerante com baixo gwp para sistemas de condicionamento de ar automotivo: R1234yf, revisão da literatura</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leandro Cristino</w:t>
+                <w:t xml:space="preserve">Performance Evaluation and Comparison of Experimental Organic Rankine Cycle Prototypes from Published Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luiz P Machado</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IX Congress o Nacional de Engenharia Mecânica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Fortaleza Brazil</w:t>
+              <w:t xml:space="preserve">8th International Conference on Applied Energy – ICAE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458121v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the experimental performances and challenges of the absorption system technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+                <w:t xml:space="preserve">Study of reciprocating pump for supercritical ORC at full and part load operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3rd international seminar on ORC power systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458079v1</w:t>
+                <w:t xml:space="preserve">hal-01458080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the art of frost deposition on flat surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Durier</w:t>
+                <w:t xml:space="preserve">Flow boiling heat transfer for R-245fa in a 3.00 mm tube at high saturation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">9th international conference on boiling and condensation heat transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458078v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film thickness measurements for annular flow in minichannels: description of the optical technique and experimental results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
+                <w:t xml:space="preserve">State-of-the art of frost deposition on flat surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Léoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on boiling and condensation heat transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">The 24th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458032v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of stratification during horizontal two-phase flow of R-245fa: intermittent and annular flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lips</w:t>
+                <w:t xml:space="preserve">A review of the experimental performances and challenges of the absorption system technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, lyon, France</w:t>
+              <w:t xml:space="preserve">The 24th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458122v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification assessment during evaporative annular flow of R-245fa in a horizontal minichannel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Film thickness measurements for annular flow in minichannels: description of the optical technique and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Donniacuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Mastrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European-Japanese Two-Phase Flow Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Zermatt, Switzerland</w:t>
+              <w:t xml:space="preserve">9th international conference on boiling and condensation heat transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459853v1</w:t>
+                <w:t xml:space="preserve">hal-01458032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of reciprocating pump for supercritical ORC at full and part load operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">Assessment of stratification during horizontal two-phase flow of R-245fa: intermittent and annular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international seminar on ORC power systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458080v1</w:t>
+                <w:t xml:space="preserve">hal-01458122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow boiling heat transfer for R-245fa in a 3.00 mm tube at high saturation temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratification assessment during evaporative annular flow of R-245fa in a horizontal minichannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on boiling and condensation heat transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">7th European-Japanese Two-Phase Flow Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Zermatt, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458074v1</w:t>
+                <w:t xml:space="preserve">hal-01459853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ébullition convective du R-245fa à haute température de saturation</w:t>
               </w:r>
@@ -17147,64 +17147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow boiling of R-245fa at high saturation temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ECI conference Boiling and Condensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17324,77 +17324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow characteristics in singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HEFAT International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17793,325 +17793,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermohydraulique des écoulements diphasiques dans les singularités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental results for HFO-1234yf visualization and two-phase pressure gradient in horizontal straight tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, pap. ID: 264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995949v1</w:t>
+                <w:t xml:space="preserve">hal-00995781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results for HFO-1234yf visualization and two-phase pressure gradient in horizontal straight tubes</w:t>
+                <w:t xml:space="preserve">Visualisation and two-phase pressure gradient in return bends : experimental results for HFO-1234yf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Prague, pap. ID: 264</w:t>
+              <w:t xml:space="preserve">, 2011, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995781v1</w:t>
+                <w:t xml:space="preserve">hal-00995951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation and two-phase pressure gradient in return bends : experimental results for HFO-1234yf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermohydraulique des écoulements diphasiques dans les singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Prague</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995951v1</w:t>
+                <w:t xml:space="preserve">hal-00995949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow patterns, visualization and pressure drop in return bends: experimental results for R-134a, R-410A and HFO-1234yf</w:t>
               </w:r>
@@ -18356,51 +18356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Bar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th European Two-Phase Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18628,64 +18628,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of two‐phase pressure drops in return bends using R410A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIR 2nd Workshop on Refrigerant Charge Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18710,64 +18710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy generation during flow boiling of synthetic refrigerants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIR 1st Workshop on Refrigerant Charge Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18792,64 +18792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation constructale d'un système diphasique pour le refroidissement de composants électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18874,90 +18874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing research priorities on pressure drops during flow boiling of fluorinated refrigerants from literature survey and statistical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IIR Conference on Thermophysical Properties of Refrigerants and Transport Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, BOULDER, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18982,64 +18982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic characterization of a saturated two-phase flow of a pure fluid: first and second law analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th European Two-Phase Flow Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19077,64 +19077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall structuration for boiling-based cooling systems : constructal structuration or nanostructuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENCIT2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19159,90 +19159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the critical heat flux in microchannels during flow boiling of carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IIR Gustav Lorentzen Conference on Natural Working Fluids, 7-10 septembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19267,51 +19267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Thermal Modeling of Micro-Evaporators for Cooling of Microprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19580,51 +19580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pradelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IIR International Congress of Refrigeration (ICR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19675,377 +19675,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and Cooling by Reverse Cycle Engines: State of the Art (chapter 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">Entropy and Exergy Analyses Applied to Reverse Cycles (Chapter 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refrigerators, Heat Pumps and Reverse Cycle Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 978-1-78945-123-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISTE Editions, 2023, 978-1789451238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394228881.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256017v1</w:t>
+                <w:t xml:space="preserve">hal-04255535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de froid et de chaleur par machines à cycles inverses : état de l’art (chapitre 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heating and Cooling by Reverse Cycle Engines: State of the Art (chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes frigorifiques, pompes à chaleur et machines à cycle inverse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-1-78948-123-5</w:t>
+              <w:t xml:space="preserve">Refrigerators, Heat Pumps and Reverse Cycle Engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-1-78945-123-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884048v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses entropique et exergétique appliquées aux cycles inverses (Chapitre 2)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production de froid et de chaleur par machines à cycles inverses : état de l’art (chapitre 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes frigorifiques, pompes à chaleur et machines à cycle inverse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Group, pp.49-99, 2023, 978-1789481235. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 978-1-78948-123-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9123.ch2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04255541v1</w:t>
+                <w:t xml:space="preserve">hal-04884048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy and Exergy Analyses Applied to Reverse Cycles (Chapter 2)</w:t>
+                <w:t xml:space="preserve">Analyses entropique et exergétique appliquées aux cycles inverses (Chapitre 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refrigerators, Heat Pumps and Reverse Cycle Engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 2023, 978-1789451238. </w:t>
+              <w:t xml:space="preserve">Systèmes frigorifiques, pompes à chaleur et machines à cycle inverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.49-99, 2023, 978-1789481235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394228881.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9123.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255535v1</w:t>
+                <w:t xml:space="preserve">hal-04255541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Measurement Techniques for Liquid-Vapour Phase Change Heat Transfer</w:t>
               </w:r>
@@ -20593,51 +20593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B Marchetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rulli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ribatski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Viscito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.125106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Gyan Bediako" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borba Marchetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dan&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon de Paoli Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia-Pabon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04435-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Halon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Krolicki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Zajaczkowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy O&#8217;neill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fischer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verlaat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Petagna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Schiffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Marchetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Moreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ribatski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso William Mauro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.108966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghady Dib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121569" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perroit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Davies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114248" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J.G. Pabon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosravi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Belman-Flores" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.06.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mastrullo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mauro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1224/1/012042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleberson Humia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113727" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garcia Pabon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Billiet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Ameel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charnay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Paepe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.10.062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrullo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mauro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viscito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Vasile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Necula" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Badea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.11.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.096" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;oni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mondot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus P Porto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P Revellin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.09.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B587VH8P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.06.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.142" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.04.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Lazova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Manolakos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Kaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.10.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donniacuo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Charnay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Revellin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.07.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNW13839-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457980v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.081" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.02.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mastrullo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.06.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q150L7BQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charnay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Thome" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Cohen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.09.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Tammaro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.763552" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bermejo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garbrecht" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995285v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCM7P2C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bermejo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Garbrecht" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hugon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2012.715069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bensafi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143LWNWB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684503v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rahim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thome" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.03.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F4ZMQCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541864v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daguenet-Frick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensafi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishima" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802594879" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995926v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626333v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.06.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJWSPJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.07.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bejan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Quiben" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.03.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X3PDPS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agostini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.07.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30GB0XG4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.07.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9N5F1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710098v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Thome" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fabbri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.03.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXFTPKT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Agostini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ursenbacher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thome" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/17/4/016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D85D09D7FB582C8F8DA0266586B6B8D0665DF5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730757v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. John R. Thome" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.v19.i1.30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730749v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.07.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZ96DCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730752v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.05.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4B6H1R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730741v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Wojtan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.03.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4TWB136-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ursenbacher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Zun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.02.016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGR4MGTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710080v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Peng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeneveld" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Vasic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0029-5493(02)00395-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS6FJCZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Passarelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769488v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pradelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255811v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherhardt Ribatski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255773v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255763v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255792v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255757v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255835v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632196v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Stamatiou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67148-8_2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632168v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632204v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015770v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1689" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Worlitschek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015781v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latchan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michineau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0555" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814391v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lillo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alfonso Wiliam" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015752v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872051v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872069v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872003v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Badea" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872031v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Humia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Oliveira Pereira" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garcia Pabon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730726v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIEM.2017.8120852" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872071v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458095v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badea" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872061v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garcia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cristino" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz P Machado" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458097v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458089v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsi Zhou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458102v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458121v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garcia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxin Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458078v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458032v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458080v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458074v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458013v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458025v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995330v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459855v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733172v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459860v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732790v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995396v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995959v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872077v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996023v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995949v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995781v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995951v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996039v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964849v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Malmlazet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996030v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Thome" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Bar-Cohen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995779v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995913v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555057v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555046v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541414v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541411v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555052v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445992v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stutz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347242v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducoulombier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730768v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Eung Park" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2007-42900" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255852v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Nalepa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy O'Neill" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885566v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256017v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884048v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255541v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9123.ch2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255535v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013895v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281146v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880630v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B Marchetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rulli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ribatski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Viscito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.125106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Gyan Bediako" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borba Marchetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dan&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon de Paoli Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia-Pabon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04435-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Halon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Krolicki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Zajaczkowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy O&#8217;neill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Fischer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verlaat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Petagna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Schiffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.108966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Marchetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Moreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ribatski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122951" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso William Mauro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Viscito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104126" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122549" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123246" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghady Dib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121569" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perroit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Davies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114248" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J.G. Pabon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosravi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Belman-Flores" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.06.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Layssac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mastrullo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mauro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1224/1/012042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleberson Humia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113727" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garcia Pabon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Billiet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Ameel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charnay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Paepe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.10.062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrullo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mauro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viscito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Vasile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Necula" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Badea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.11.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.096" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;oni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mondot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Layssac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mauro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revellin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/796/1/012045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553471v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.05.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus P Porto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P Revellin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.09.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B587VH8P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.04.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Lazova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Manolakos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Kaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.10.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.081" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457980v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.080" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donniacuo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Charnay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Revellin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.07.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNW13839-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.02.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mastrullo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.06.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q150L7BQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charnay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Thome" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Cohen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.09.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Tammaro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.763552" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bermejo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garbrecht" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995285v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCM7P2C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.02.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZK3HZDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bermejo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Garbrecht" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hugon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2012.715069" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732788v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732778v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684499v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.03.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F4ZMQCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bensafi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143LWNWB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541867v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rahim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thome" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541864v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daguenet-Frick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710112v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.07.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bejan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khandekar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensafi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446705v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishima" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thome" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802594879" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995926v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.06.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJWSPJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.03.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X3PDPS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351596v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351576v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Quiben" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agostini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.07.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30GB0XG4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.07.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9N5F1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710098v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Thome" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fabbri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.03.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXFTPKT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Agostini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ursenbacher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.05.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4B6H1R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730743v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thome" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/17/4/016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D85D09D7FB582C8F8DA0266586B6B8D0665DF5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730757v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. John R. Thome" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.v19.i1.30" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.07.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZ96DCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710091v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ursenbacher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Zun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.02.016" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGR4MGTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730741v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Wojtan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.03.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4TWB136-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710080v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Peng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeneveld" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Vasic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0029-5493(02)00395-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS6FJCZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Passarelli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769488v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pradelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255757v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherhardt Ribatski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255811v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255773v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255763v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255792v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255835v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632196v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Stamatiou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67148-8_2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632168v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632204v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015770v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1689" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Worlitschek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015760v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015781v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latchan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michineau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0555" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872031v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Humia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Oliveira Pereira" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garcia Pabon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lillo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alfonso Wiliam" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872020v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814382v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015752v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872051v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872069v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872003v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Badea" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872071v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730726v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIEM.2017.8120852" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458121v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garcia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cristino" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz P Machado" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458089v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsi Zhou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458101v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458095v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badea" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458097v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458085v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458116v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458102v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458080v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458074v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458078v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458079v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxin Wang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458032v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458122v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458013v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458025v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995330v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459855v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459854v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733172v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459860v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732790v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995396v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995959v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872077v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996023v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995781v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995951v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995949v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996039v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964849v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Malmlazet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996030v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Thome" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Bar-Cohen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995779v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995913v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555057v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555046v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541414v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541411v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555052v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445992v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stutz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347242v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducoulombier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730768v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Eung Park" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2007-42900" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255852v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Nalepa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy O'Neill" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885566v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Sanson Portella de Carvalho" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255535v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256017v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884048v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255541v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9123.ch2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255974v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cioulachtjian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429201622" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013895v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281146v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880630v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>