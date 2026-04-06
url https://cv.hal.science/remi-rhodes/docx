--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1026,213 +1026,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrability Of Liouville Theory: Proof Of The Dozz Formula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A probabilistic approach of Liouville field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.561-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587086v1</w:t>
+                <w:t xml:space="preserve">hal-03150550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach of Liouville field theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrability Of Liouville Theory: Proof Of The Dozz Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191 (1), pp.81-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03150550v1</w:t>
+                <w:t xml:space="preserve">hal-01587086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrability of Liouville theory: proof of the DOZZ Formula</w:t>
               </w:r>
@@ -1389,239 +1389,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLYAKOV'S FORMULATION OF 2d BOSONIC STRING THEORY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Guillarmou</w:t>
+                <w:t xml:space="preserve">On a Skewed and Multifractal Unidimensional Random Field, as a Probabilistic Representation of Kolmogorov’s Views on Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications mathematiques de l' IHES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (11), pp.3693-3741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-019-00842-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587093v1</w:t>
+                <w:t xml:space="preserve">hal-02332759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Skewed and Multifractal Unidimensional Random Field, as a Probabilistic Representation of Kolmogorov’s Views on Turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garban</w:t>
+                <w:t xml:space="preserve">POLYAKOV'S FORMULATION OF 2d BOSONIC STRING THEORY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guillarmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Publications mathematiques de l' IHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130 (1), pp.111-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-019-00842-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332759v1</w:t>
+                <w:t xml:space="preserve">hal-01587093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Conformal Structure of Liouville Quantum Gravity</w:t>
               </w:r>
@@ -2116,762 +2116,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liouville Brownian motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garban</w:t>
+                <w:t xml:space="preserve">Liouville Quantum Gravity on the Riemann sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 342, pp.869 - 907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-016-2572-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773389v1</w:t>
+                <w:t xml:space="preserve">cea-01509870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPZ formula derived from Liouville heat kernel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garban</w:t>
+                <w:t xml:space="preserve">Liouville Quantum Gravity on the Riemann sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (1), pp.186-208</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 342 (3), pp.869-907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071004v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liouville Quantum Gravity on the Riemann sphere</w:t>
+                <w:t xml:space="preserve">Liouville Quantum Gravity on the complex tori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 342 (3), pp.869-907</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2 )</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081085v1</w:t>
+                <w:t xml:space="preserve">hal-01161637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liouville Quantum Gravity on the complex tori</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François David</w:t>
+                <w:t xml:space="preserve">Liouville Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (2 )</w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161637v1</w:t>
+                <w:t xml:space="preserve">hal-00773389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liouville Quantum Gravity on the Riemann sphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antti Kupiainen</w:t>
+                <w:t xml:space="preserve">KPZ formula derived from Liouville heat kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Berestycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.186-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01509870v1</w:t>
+                <w:t xml:space="preserve">hal-01071004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liouville heat kernel: regularity and bounds</w:t>
+                <w:t xml:space="preserve">Glassy phase and freezing of log-correlated Gaussian potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maillard</w:t>
+                <w:t xml:space="preserve">Thomas Madaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ofer Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071015v1</w:t>
+                <w:t xml:space="preserve">hal-00914384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glassy phase and freezing of log-correlated Gaussian potentials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Madaule</w:t>
+                <w:t xml:space="preserve">Liouville heat kernel: regularity and bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-AIHP676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914384v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Gaussian multiplicative chaos</w:t>
               </w:r>
@@ -3237,51 +3237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the heat kernel and the Dirichlet form of the Liouville Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,230 +3408,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian multiplicative chaos and KPZ duality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiong Jin</w:t>
+                <w:t xml:space="preserve">Gaussian multiplicative Chaos for symmetric isotropic matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 323 (2), pp.451-485</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 150 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673629v4</w:t>
+                <w:t xml:space="preserve">hal-00714919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian multiplicative Chaos for symmetric isotropic matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+                <w:t xml:space="preserve">Gaussian multiplicative chaos and KPZ duality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 150 (4)</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 323 (2), pp.451-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714919v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673629v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lognormal scale invariant random measures</w:t>
               </w:r>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting laws of supercritical branching random walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4116,178 +4116,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in a locally stationary random environment</w:t>
+                <w:t xml:space="preserve">Scaling limits for symmetric Itô-Lévy processes in random medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 143 (4), pp.545-568</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (12), pp.4004-4033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359827v1</w:t>
+                <w:t xml:space="preserve">hal-00358940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limits for symmetric Itô-Lévy processes in random medium</w:t>
+                <w:t xml:space="preserve">Diffusion in a locally stationary random environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 119 (12), pp.4004-4033</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143 (4), pp.545-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358940v1</w:t>
+                <w:t xml:space="preserve">hal-00359827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of periodic semilinear parabolic degenerate PDEs</w:t>
               </w:r>
@@ -5023,64 +5023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a skewed and multifractal uni-dimensional random field, as a probabilistic representation of Kolmogorov's views on turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity estimates for the complex cascade model on the phase boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Madaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glassy phase of complex branching Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Madaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E26DE60C"/>
+    <w:nsid w:val="4BBC144A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6422,51 +6422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-rhodes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11382159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kupiainen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cams/54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vargas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866510v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/acta.2024.v233.n1.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baverez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rhodes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2021-0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lacoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1713" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01174-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00842-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AIHP852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)094" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.04.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Berestycki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2572-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Zeitouni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madaule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sohier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760405v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sheffield" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673629v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Jin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714919v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561713v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682212v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba A. Sow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361800v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359827v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cercl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877723v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705619v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domenge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293878v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114955v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49638-2_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-rhodes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11382159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kupiainen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cams/54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vargas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866510v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/acta.2024.v233.n1.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baverez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rhodes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2021-0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lacoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1713" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01174-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.43" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00842-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AIHP852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)094" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.04.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2572-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Berestycki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madaule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Zeitouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP676" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sohier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760405v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sheffield" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714919v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673629v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Jin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561713v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682212v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba A. Sow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361800v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cercl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877723v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705619v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domenge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293878v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114955v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49638-2_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>