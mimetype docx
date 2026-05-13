--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -126,77 +126,1583 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabilistic construction of the $\mathbb{H}^3$-Wess-Zumino-Witten conformal field theory and correspondence with Liouville theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guillarmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semigroup of annuli in Liouville CFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guillarmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review on the probabilistic construction and Conformal bootstrap in Liouville Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guillarmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROBABILISTIC CONSTRUCTION OF SIMPLY-LACED TODA CONFORMAL FIELD THEORIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cerclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformal bootstrap in Liouville Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guillarmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The semiclassical limit of Liouville conformal field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a skewed and multifractal uni-dimensional random field, as a probabilistic representation of Kolmogorov's views on turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renormalizability of Liouville Quantum Gravity at the Seiberg bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuity estimates for the complex cascade model on the phase boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Madaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The glassy phase of complex branching Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Madaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877723v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Gaussian Multiplicative Chaos: Convergence of the Derivative Martingale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Sheffield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705619v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchenko Pastur type theorem for independent MRW processes: convergence of the empirical spectral measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting volatility in the presence of Leverage Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Domenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional Multifractal Random Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KPZ formula for log-infinitely divisible multifractal random measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293878v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of locally stationary diffusions with possibly degenerate diffusion matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On homogenization of space-time dependent and degenerate random flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114955v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compactified Imaginary Liouville Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guillarmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -215,92 +1721,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commun.Am.Math.Soc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (12), pp.571-694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/cams/54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segal's axioms and bootstrap for Liouville Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -309,106 +1815,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guillarmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFORMAL BOOTSTRAP IN LIOUVILLE THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guillarmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -417,129 +1923,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 233 (1), pp.33-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/acta.2024.v233.n1.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE VIRASORO STRUCTURE AND THE SCATTERING MATRIX FOR LIOUVILLE CONFORMAL FIELD THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guillarmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -547,5426 +2053,3920 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability and Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path integral for quantum Mabuchi K-energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 171 (3), pp.483-545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1215/00127094-2021-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path integral for quantum Mabuchi K-energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1215/00127094-2021-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semiclassical limit of Liouville conformal field theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/afst.1713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PROBABILISTIC APPROACH OF ULTRAVIOLET RENORMALISATION IN THE BOUNDARY SINE-GORDON MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 185 (1-2), pp.1-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00440-022-01174-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach of Liouville field theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (6), pp.561-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crphys.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrability Of Liouville Theory: Proof Of The Dozz Formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191 (1), pp.81-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrability of Liouville theory: proof of the DOZZ Formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tail expansion of gaussian multiplicative chaos and the Liouville reflection coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (5), pp.3082-3107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Skewed and Multifractal Unidimensional Random Field, as a Probabilistic Representation of Kolmogorov’s Views on Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (11), pp.3693-3741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00023-019-00842-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYAKOV'S FORMULATION OF 2d BOSONIC STRING THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guillarmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications mathematiques de l' IHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130 (1), pp.111-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Conformal Structure of Liouville Quantum Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 371 (3), pp.1005-1069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liouville Quantum Gravity on the unit disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/17-AIHP852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DOZZ Formula from the Path Integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 05, pp.094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP05(2018)094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalizability of Liouville quantum field theory at the Seiberg bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiclassical limit of Liouville Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 273 (3), pp.875-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfa.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liouville Quantum Gravity on the Riemann sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 342, pp.869 - 907. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 342 (3), pp.869-907</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01509870v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liouville Quantum Gravity on the Riemann sphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Liouville Quantum Gravity on the complex tori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 342 (3), pp.869-907</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2 )</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081085v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liouville Quantum Gravity on the complex tori</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Liouville Quantum Gravity on the Riemann sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 342, pp.869 - 907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-016-2572-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161637v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01509870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liouville Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KPZ formula derived from Liouville heat kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Berestycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (1), pp.186-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glassy phase and freezing of log-correlated Gaussian potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Madaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liouville heat kernel: regularity and bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofer Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/15-AIHP676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Gaussian multiplicative chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 337 (2), pp.569-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liouville Brownian motion at criticality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potential Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (2), pp.149-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levy multiplicative chaos and star scale invariant random measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (2), pp.689-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization of Critical Gaussian Multiplicative Chaos and KPZ formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Sheffield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 330 (1), pp.283-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the heat kernel and the Dirichlet form of the Liouville Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral dimension of Liouville quantum gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian multiplicative Chaos for symmetric isotropic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 150 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian multiplicative chaos and KPZ duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 323 (2), pp.451-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673629v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lognormal scale invariant random measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 155 (3-4), pp.751-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561713v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting laws of supercritical branching random walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal transport for multifractal random measures. Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.version électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical homogenization of Levy process driven SDEs in random medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bamba A. Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (5), pp.838-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Homogenization of Reflected Diffusion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15, pp.989-1023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Homogenization of Quasilinear PDEs with a Spatial Degeneracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.61--90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling limits for symmetric Itô-Lévy processes in random medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 119 (12), pp.4004-4033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion in a locally stationary random environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 143 (4), pp.545-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of periodic semilinear parabolic degenerate PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bamba A. Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (3), pp.979-998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On homogenization of space-time dependent and degenerate random flows. II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (4), pp.673-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359823v1</w:t>
-              </w:r>
-[...1504 lines deleted...]
-                <w:t xml:space="preserve">hal-00114955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5984,90 +5984,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Log-correlated Gaussian fields: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Sheffield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometry, Analysis and Probability, Progress in Mathematics, In Honor of Jean-Michel Bismut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 310, , 2014, 978-3-319-49636-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6191,51 +6191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BBC144A"/>
+    <w:nsid w:val="9BA1FD7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6422,51 +6422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-rhodes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11382159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kupiainen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cams/54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vargas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866510v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/acta.2024.v233.n1.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baverez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rhodes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2021-0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lacoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1713" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01174-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.43" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00842-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AIHP852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)094" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.04.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2572-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Berestycki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madaule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Zeitouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP676" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sohier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760405v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sheffield" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714919v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673629v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Jin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561713v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682212v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba A. Sow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361800v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cercl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877723v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705619v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domenge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293878v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114955v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49638-2_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-rhodes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11382159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115499v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kupiainen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cercl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lacoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madaule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877723v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705619v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sheffield" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domenge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293878v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114955v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cams/54" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866510v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/acta.2024.v233.n1.a2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baverez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rhodes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vargas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2021-0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01174-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.43" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00842-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AIHP852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.04.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2572-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Berestycki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Zeitouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP676" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914380v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sohier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760405v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714919v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673629v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Jin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561713v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682212v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba A. Sow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361800v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.09.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49638-2_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>