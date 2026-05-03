--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -1794,295 +1794,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized 6 MHz phased-array ultrasound probe based on lead-free doped BaTiO3 piezoceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bantignies</w:t>
+                <w:t xml:space="preserve">Sub-Wavelength Energy Focusing Through a Fabry-Pérot Based MHz Elastic Extraordinary Acoustic Transmission System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiacheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana Borta-Boyon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Bok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793579⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947584v1</w:t>
+                <w:t xml:space="preserve">hal-05050838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Wavelength Energy Focusing Through a Fabry-Pérot Based MHz Elastic Extraordinary Acoustic Transmission System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiacheng Chen</w:t>
+                <w:t xml:space="preserve">Miniaturized 6 MHz phased-array ultrasound probe based on lead-free doped BaTiO3 piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Devaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Ana Borta-Boyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-3, </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050838v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a Fabry-Perot based elastic EAT system at MHz regime</w:t>
               </w:r>
@@ -2187,273 +2187,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémentation d'un circuit électromécanique d'une cellule pMUT vibrant dans l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Campos Vilas Boas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Senegond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848108v1</w:t>
+                <w:t xml:space="preserve">hal-03848329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation d'un circuit électromécanique d'une cellule pMUT vibrant dans l'air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goepfert</w:t>
+                <w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Campos Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senegond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audren Boulme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Maxime Cheppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Certon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848329v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the backing material of a low frequency PVDF detector for ion beam monitoring during small animal proton irradiation</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4454,51 +4454,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24AD5B9A"/>
+    <w:nsid w:val="AB1E4C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4685,51 +4685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-rouffaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2752-5459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185294197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3278034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2898519" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14664" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rouffaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levassort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.02.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD26X0NC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham-Thi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pouille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Borta-Boyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793579" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wollant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carmigniani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schnurle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593703" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579661" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M M Lima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C A Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mannarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R C * Fontenelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Matta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufait" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveugle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297785" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0556" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-rouffaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2752-5459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185294197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3278034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2898519" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14664" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rouffaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levassort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.02.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD26X0NC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham-Thi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pouille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Borta-Boyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wollant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carmigniani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schnurle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593703" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579661" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M M Lima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C A Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mannarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R C * Fontenelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Matta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufait" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveugle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297785" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0556" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>