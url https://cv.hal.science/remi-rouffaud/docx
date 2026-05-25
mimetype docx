--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,4399 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4347 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Rouffaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-rouffaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2752-5459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185294197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=keorNhgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Rouffaud was born in Saint-Yrieix la Perche, France, in 1987. He received the Diplome d’ingenieur degree in mechanical engineering in 2010, the M.Sc. degree in acoustics and vibrations from ENSIM, University of Le Mans, Le Mans, France, in 2010, and the Ph.D. degree from the University of Tours, Tours, France, in 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2015, he held a post-doctoral position at the Department of Biomedical Engineering, Federal University of Rio de Janeiro, Rio de Janeiro, Brazil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2017, he has been with the GREMAN Laboratory, University of Tours, as an Associate Professor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His current research interests include ultrasonic transducers, piezoelectric materials, and the ultrasonic characterization of biological media.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Linear Array (20 MHz) based on Lead-Free BCTZ Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Buse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3278034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Fluid-Coupled Single Piezoelectric Micromachined Ultrasonic Transducer Using the Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Boulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Merrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.2089. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14112089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of periodic 1-3 piezocomposite using wave propagation: Toward an experimental method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (5), pp.3122-3132. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0004824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Electroelastic Moduli of Porous Textured Piezoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.949-957. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2898519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersonic Shear Imaging Elastography in Skeletal Muscles: Relationship Between In Vivo and Synthetic Fiber Angles and Shear Modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliam Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jum.14664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified model for the electromechanical coupling factor of orthorhombic piezoelectric rectangular bar with arbitrary aspect ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.25302 - 25302. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined genetic algorithm and finite element method for the determination of a practical elasto-electric set for 1-3 piezocomposite phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levassort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.214 - 223. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Cell Piezoelectric Composite With 1–3 Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maï Pham Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (12), pp.2215 - 2223. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2606109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonpilz Underwater Acoustic Transducer Integrating Lead-free Piezoelectric Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Pham Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.997 - 1001. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete electroelastic set for the (YXt)-45 cut of a KNbO3 single crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pham-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (19), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation sub-longueur d’onde des ondes élastiques de volume dans la gamme du MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Haumesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Bok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de Faisceaux Adaptée à une Sonde Bimodale pour la Sonoporation Guidée par Ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juline Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Wavelength Energy Focusing Through a Fabry-Pérot Based MHz Elastic Extraordinary Acoustic Transmission System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Bok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized 6 MHz phased-array ultrasound probe based on lead-free doped BaTiO3 piezoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Borta-Boyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a Fabry-Perot based elastic EAT system at MHz regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Haumesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Bok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP; SFA, Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un circuit électromécanique d'une cellule pMUT vibrant dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Boulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Campos Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senegond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cheppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the backing material of a low frequency PVDF detector for ion beam monitoring during small animal proton irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Kowalewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schnurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 1-3 Piezocomposite Using Lamb Waves Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1873-1873, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroelastic modulus of 1-3 piezocomposite using Lamb waves propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouffaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical electroelastic modili of porous textured piezoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Ultrasonics Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ultsym.2018.8579661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation de céramiques piézoélectriques texturées sans plomb pour la transduction ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levassort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Electroelastic Set of Co doped Barium Titanate for Transducer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maï Pham-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANÁLISE DO MÓDULO DE YOUNG DE UM PHANTOM COM FIBRAS POR MEIO DA ELASTOGRAFIA SUPERSONIC SHEAR IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K M M Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W C A Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L F Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Brasileiro de Engenharia Biomédica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Foz de Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF THE CORRELATION BETWEEN KNEE EXTENSION TORQUE AND PATELLAR TENDON ELASTIC PROPERTY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mannarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K M M Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C R C * Fontenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T T Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Brasileiro de Engenharia Biomédica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Foz de Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-3 Piezocomposites Based on Super-Cell Structuring for Transducer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Pham Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free high-frequency linear-array transducer (30 MHz) for in vivo skin imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Filoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pham Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-elastic moduli and frequency dependence of KN single crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pham-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Joint 21st IEEE ISAF / 11th IEEE ECAPD / IEEE PFM (ISAF/ECAPD/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of 1-3 piezocomposite fabrications on lateral modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maï Pham-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of pseudo-periodic 1-3 piezo-composites for ultrasonic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pham Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levassort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized self-consistent full database of piezoelectric material: application to KNbO3 single crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation de nouveaux matériaux piézoélectriques (sans plomb et composites de connectivité 1-3) pour la transduction ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouffaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Tours / Région Centre, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01705185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4454,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB1E4C03"/>
+    <w:nsid w:val="4AC2E197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4685,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-rouffaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2752-5459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185294197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3278034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2898519" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14664" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rouffaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levassort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.02.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD26X0NC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham-Thi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pouille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Borta-Boyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wollant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carmigniani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schnurle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593703" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579661" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M M Lima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C A Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mannarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R C * Fontenelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Matta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufait" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveugle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297785" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0556" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-rouffaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2752-5459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185294197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=keorNhgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3278034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2898519" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14664" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rouffaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levassort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.02.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD26X0NC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.208" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham-Thi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pouille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Borta-Boyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalewski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wollant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carmigniani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schnurle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593703" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142064v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579661" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141854v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M M Lima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C A Pereira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mannarino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R C * Fontenelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Matta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchamp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0202" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveugle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0556" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>