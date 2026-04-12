--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -1242,222 +1242,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952680v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning models based on molecular descriptors to predict human and environmental toxicological factors in continental freshwater</w:t>
+                <w:t xml:space="preserve">An alternative ranking system for biathlon pursuit races</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, 15 p. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JSA-200598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109818v3</w:t>
+                <w:t xml:space="preserve">hal-03120424v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative ranking system for biathlon pursuit races</w:t>
+                <w:t xml:space="preserve">Machine learning models based on molecular descriptors to predict human and environmental toxicological factors in continental freshwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.141-148. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JSA-200598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120424v3</w:t>
+                <w:t xml:space="preserve">hal-03109818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of Computational Chemistry Methods to Calculate Organic Contaminant Molecular Properties</w:t>
               </w:r>
@@ -3093,256 +3093,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprise atypique de la cyclicité ovarienne chez la vache laitière : une forte association avec la cétose</w:t>
+                <w:t xml:space="preserve">Interpretable sparse SIR for functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">René Fournier</w:t>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.255 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-018-9806-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617694v1</w:t>
+                <w:t xml:space="preserve">hal-02618466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable sparse SIR for functional data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reprise atypique de la cyclicité ovarienne chez la vache laitière : une forte association avec la cétose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Picheny</w:t>
+                <w:t xml:space="preserve">Wenting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618466v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
               </w:r>
@@ -4559,51 +4559,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating covariate functions associated to multivariate risks: a level set approach</w:t>
+                <w:t xml:space="preserve">Erratum to : Estimating covariate functions associated to multivariate risks: a level set approach (vol 78, pg 497, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
@@ -4612,102 +4612,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 78 (5), pp.497-526. </w:t>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00184-014-0498-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00184-015-0548-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800461v4</w:t>
+                <w:t xml:space="preserve">hal-02630618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to : Estimating covariate functions associated to multivariate risks: a level set approach (vol 78, pg 497, 2015)</w:t>
+                <w:t xml:space="preserve">Estimating covariate functions associated to multivariate risks: a level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
@@ -4716,78 +4716,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 78 (5), pp.527. </w:t>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.497-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00184-015-0548-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00184-014-0498-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630618v1</w:t>
+                <w:t xml:space="preserve">hal-00800461v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TyPol - a new methodology for organic compounds clustering based on their molecular characteristics and environmental behavior</w:t>
               </w:r>
@@ -6410,260 +6410,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicité en contexte de multicontamination diffuse du sol : 15 ans de recherche sur un outil basé sur la mesure de phytodisponibilité.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse différentielle longitudinale des voies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée; UMR Chrono-environnement (CNRS – Université de Franche-Comté), Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">56. Journées de Statistique de la SFdS (JdS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735564v1</w:t>
+                <w:t xml:space="preserve">hal-04595237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle longitudinale des voies métaboliques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phytotoxicité en contexte de multicontamination diffuse du sol : 15 ans de recherche sur un outil basé sur la mesure de phytodisponibilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mille-Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Beggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de Statistique de la SFdS (JdS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée; UMR Chrono-environnement (CNRS – Université de Franche-Comté), Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595237v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de données métabolomiques longitudinales par voies métaboliques</w:t>
               </w:r>
@@ -7821,221 +7821,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring en temps réel du poids, de l’alimentation et de la boisson des porcelets pour détecter précocément des maladies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de l'e-santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Castres, France</w:t>
+              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785703v1</w:t>
+                <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring en temps réel du poids, de l’alimentation et de la boisson des porcelets pour détecter précocément des maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Université de l'e-santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788399v1</w:t>
+                <w:t xml:space="preserve">hal-02785703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
               </w:r>
@@ -8487,77 +8487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progesterone and betahydroxybutyrate in line measurements for a better description and understanding of Holstein cows fertility in field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8731,247 +8731,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering additional ecotoxicological parameters and new molecules such as pesticide transformation products and pharmaceutical compounds in the clustering method TyPol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
+              <w:t xml:space="preserve">31th European Meeting of Statisticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786084v1</w:t>
+                <w:t xml:space="preserve">hal-03277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Considering additional ecotoxicological parameters and new molecules such as pesticide transformation products and pharmaceutical compounds in the clustering method TyPol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Meeting of Statisticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">6. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277836v1</w:t>
+                <w:t xml:space="preserve">hal-02786084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Clustering Bayesian Approach for Multivariate Non-Ordered Circular Data</w:t>
               </w:r>
@@ -9211,51 +9211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval sparsity for functional inverse regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9293,51 +9293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcimonie par intervalle pour la régression inverse par tranche fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9388,51 +9388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable sparse sliced inverse regression for functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11885,523 +11885,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Classification a priori des produits de transformation de la chlordécone pour explorer leur comportement environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
+              <w:t xml:space="preserve">Chlordécone-Santé-Environnement : Etat des connaissances et solutions possibles pour réduire l’exposition des populations. Colloque Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789726v1</w:t>
+                <w:t xml:space="preserve">hal-03266435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification a priori des produits de transformation de la chlordécone pour explorer leur comportement environnemental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlordécone-Santé-Environnement : Etat des connaissances et solutions possibles pour réduire l’exposition des populations. Colloque Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266435v1</w:t>
+                <w:t xml:space="preserve">hal-02789726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering pesticides according to their molecular properties and their impacts by considering additionnal ecotoxicological parameters in the TyPol method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rossard</w:t>
+                <w:t xml:space="preserve">Reprise de cyclicité post partum et performances de reproduction chez la vache laitière Prim'Holstein en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. , 2017</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Reims, France. , 7 p., 2017, Recueil des Journées Nationales des GTV 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605610v1</w:t>
+                <w:t xml:space="preserve">hal-01607513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprise de cyclicité post partum et performances de reproduction chez la vache laitière Prim'Holstein en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Clustering pesticides according to their molecular properties and their impacts by considering additionnal ecotoxicological parameters in the TyPol method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sireyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Reims, France. , 7 p., 2017, Recueil des Journées Nationales des GTV 2017</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607513v1</w:t>
+                <w:t xml:space="preserve">hal-01605610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’outil de classification in silico TyPol pour analyser et prédire les effets écotoxicologiques des pesticides</w:t>
               </w:r>
@@ -13681,51 +13681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SISIR: Sparse Interval Sliced Inverse Regression (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14178,51 +14178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Penserini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Desca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cantoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06118-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952680v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109818v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.90" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120424v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JSA-200598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346134v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leenknecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscee.2021.100172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01897-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073071v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dau Hai Dang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616373v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1565" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618466v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9806-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326166v5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18790420" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traor&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0758-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.094" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferrari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Papadopoulou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153062v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BJPS294" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800461v4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-014-0498-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630618v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-015-0548-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924015v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674196v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674197v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2012.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674407v5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.567334" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mille-Egea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735564v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beggio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595237v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734457v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Everaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Heemskerk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciniu Dragos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S. Papadopoulou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811404v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608591v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604097v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laheurte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559000v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786489v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01928342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266671v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achaouak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Penserini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Desca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cantoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06118-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952680v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120424v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JSA-200598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109818v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.90" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346134v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leenknecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscee.2021.100172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01897-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073071v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dau Hai Dang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616373v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1565" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9806-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326166v5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18790420" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traor&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0758-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.094" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferrari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Papadopoulou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153062v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BJPS294" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-015-0548-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800461v4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-014-0498-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924015v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674196v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674197v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2012.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674407v5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.567334" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mille-Egea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beggio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734457v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Everaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Heemskerk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciniu Dragos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S. Papadopoulou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811404v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608591v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604097v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laheurte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559000v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786489v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01928342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266671v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achaouak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>