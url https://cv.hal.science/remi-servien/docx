--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1705,1193 +1705,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642211v1</w:t>
+                <w:t xml:space="preserve">hal-03224485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Powerful multiple testing procedures derived from hyperrectangular confidence regions having a minimal volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (1), pp.2-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201288v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization in LCA: how to ensure consistency?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eco-chimie pour des produits durables. Filières durables, procédés éco-respectueux, impact santé environnement, ?, pp.80-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181738v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemHouse: A research and development centre for chemometrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIR news</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (7-8), pp.36-38. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.125613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09603360211059284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641629v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerful multiple testing procedures derived from hyperrectangular confidence regions having a minimal volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+                <w:t xml:space="preserve">Normalization in LCA: how to ensure consistency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (6), pp.1117-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-021-01897-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904873v3</w:t>
+                <w:t xml:space="preserve">hal-03181738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">ChemHouse: A research and development centre for chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
+              <w:t xml:space="preserve">NIR news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (7-8), pp.36-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09603360211059284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224485v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple expressions of the LASSO and SLOPE estimators in low-dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1720019⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755076v3</w:t>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact asymptotic limit for kernel estimation of regression level sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laloë</w:t>
+                <w:t xml:space="preserve">Simple expressions of the LASSO and SLOPE estimators in low-dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161 (108721), </w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2020.108721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1720019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073071v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755076v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Exact asymptotic limit for kernel estimation of regression level sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dau Hai Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161 (108721), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2020.108721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+                <w:t xml:space="preserve">hal-02073071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate adaptive warped kernel estimation</w:t>
+                <w:t xml:space="preserve">A Clustering Bayesian Approach for Multivariate Non-Ordered Circular Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chagny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laloë</w:t>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.595-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1471082X18790420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616373v2</w:t>
+                <w:t xml:space="preserve">hal-01326166v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2900,1089 +2909,1119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (21), pp.4356-4363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate adaptive warped kernel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.1759-1789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/19-EJS1565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable sparse SIR for functional data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Picheny</w:t>
+                <w:t xml:space="preserve">Reprise atypique de la cyclicité ovarienne chez la vache laitière : une forte association avec la cétose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618466v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprise atypique de la cyclicité ovarienne chez la vache laitière : une forte association avec la cétose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Fournier</w:t>
+                <w:t xml:space="preserve">Interpretable sparse SIR for functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.255 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-018-9806-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617694v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Juricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering Bayesian Approach for Multivariate Non-Ordered Circular Data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clustering pesticides according to their molecular properties, fate, and effects by considering additional ecotoxicological parameters in the TyPol method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sireyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0758-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1471082X18790420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01326166v5</w:t>
+                <w:t xml:space="preserve">hal-01655395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering pesticides according to their molecular properties, fate, and effects by considering additional ecotoxicological parameters in the TyPol method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparsest representations and approximations of an underdetermined linear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aab246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0758-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655395v1</w:t>
+                <w:t xml:space="preserve">hal-01535608v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsest representations and approximations of an underdetermined linear system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+                <w:t xml:space="preserve">Categorizing chlordecone potential degradation products to explore their environmental fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 574, pp.781-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aab246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01535608v4</w:t>
+                <w:t xml:space="preserve">hal-01376211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of human prenatal exposure to bisphenol A and bisphenol A glucuronide from an ovine semi-physiological toxicokinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-15646-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,1561 +4029,1496 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (10), pp.Non Paginé. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas A Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing chlordecone potential degradation products to explore their environmental fate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">A note on the asymptotic law of the histogram without continuity assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brazilian Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-BJPS294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01376211v1</w:t>
+                <w:t xml:space="preserve">hal-01153062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of tebuconazole transformation products in soil by combining suspect screening and molecular typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Lucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelina Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 208, pp.537-545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the asymptotic law of the histogram without continuity assumptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Estimating covariate functions associated to multivariate risks: a level set approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Probability and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.497-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00184-014-0498-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-BJPS294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01153062v2</w:t>
+                <w:t xml:space="preserve">hal-00800461v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to : Estimating covariate functions associated to multivariate risks: a level set approach (vol 78, pg 497, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 78 (5), pp.527. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00184-015-0548-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating covariate functions associated to multivariate risks: a level set approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TyPol - a new methodology for organic compounds clustering based on their molecular characteristics and environmental behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.613-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00184-014-0498-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00800461v4</w:t>
+                <w:t xml:space="preserve">hal-00924015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TyPol - a new methodology for organic compounds clustering based on their molecular characteristics and environmental behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual prediction regions for multivariate longitudinal data with small samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.629-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/biom.12201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.05.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00924015v2</w:t>
+                <w:t xml:space="preserve">hal-02639518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual prediction regions for multivariate longitudinal data with small samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The X-Alter algorithm : a parameter-free method of unsupervised clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of modern applied statistical methods : JMASM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.90-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/biom.12201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639518v1</w:t>
+                <w:t xml:space="preserve">hal-02643610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-Alter algorithm : a parameter-free method of unsupervised clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised clustering of multivariate circular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of modern applied statistical methods : JMASM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.1376-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.5589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643610v1</w:t>
+                <w:t xml:space="preserve">hal-00674196v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised clustering of multivariate circular data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+                <w:t xml:space="preserve">Nonparametric estimation of regression level sets using kernel plug-in estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Korean Statistical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (3), pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jkss.2012.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.5589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00674196v4</w:t>
+                <w:t xml:space="preserve">hal-00674197v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of regression level sets using kernel plug-in estimator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The X-Alter algorithm : a parameter-free method to perform unsupervised clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Korean Statistical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of modern applied statistical methods : JMASM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.90-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jkss.2012.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00674197v3</w:t>
+                <w:t xml:space="preserve">hal-00674407v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-Alter algorithm : a parameter-free method to perform unsupervised clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laloë</w:t>
+                <w:t xml:space="preserve">Empirical estimator of the regularity index of a probability measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of modern applied statistical methods : JMASM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.90-102</w:t>
+              <w:t xml:space="preserve">Kybernetika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.589-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674407v5</w:t>
+                <w:t xml:space="preserve">hal-00730474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical estimator of the regularity index of a probability measure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Necessary and sufficient condition for the existence of a limit distribution of the nearest neighbour density estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kybernetika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.633-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2011.567334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730474v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary and sufficient condition for the existence of a limit distribution of the nearest neighbour density estimator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de la fonction de répartition : revue bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (2), pp.84-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10485252.2011.567334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730477v1</w:t>
+                <w:t xml:space="preserve">hal-02653380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la fonction de repartition : revue bibliographique</w:t>
               </w:r>
@@ -5570,167 +5544,98 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 150 (2), pp.84-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730473v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02653380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Responses of Oxygenic Photogranules to Carbon and Light Fluctuations: Insights from Longitudinal Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5789,73 +5694,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Photogranules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A One Health approach to prioritize emerging contaminants in agricultural wastewater reuse based on environmental and human health risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Penserini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5914,198 +5819,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. IWA International Conference on Ecotechnologies for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application web pour automatiser et standardiser le prétraitement des données de phytodisponibilité produites en rhizotest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mille-Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mille-Egea</w:t>
+                <w:t xml:space="preserve">Roger Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Sana</w:t>
+                <w:t xml:space="preserve">Laure Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygenic photogranules change metabolism when exposed to shifts in carbon and light availabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6164,73 +6069,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Microbial Ecology and Water Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">phoenics : une nouvelle approche statistique pour l'analyse différentielle longitudinale de voies métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6272,414 +6177,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de Statistique de la SFdS (JdS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2025, Marseille, France. pp.463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'apprentissage automatique basés sur des descripteurs moléculaires pour prédire des facteurs de caractérisation toxicologique et écotoxicologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse différentielle longitudinale des voies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Management du Cycle de Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">56. Journées de Statistique de la SFdS (JdS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782159v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle longitudinale des voies métaboliques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phytotoxicité en contexte de multicontamination diffuse du sol : 15 ans de recherche sur un outil basé sur la mesure de phytodisponibilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mille-Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Beggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de Statistique de la SFdS (JdS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée; UMR Chrono-environnement (CNRS – Université de Franche-Comté), Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595237v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicité en contexte de multicontamination diffuse du sol : 15 ans de recherche sur un outil basé sur la mesure de phytodisponibilité.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles d'apprentissage automatique basés sur des descripteurs moléculaires pour prédire des facteurs de caractérisation toxicologique et écotoxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée; UMR Chrono-environnement (CNRS – Université de Franche-Comté), Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">Congrès Management du Cycle de Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735564v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de données métabolomiques longitudinales par voies métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6721,73 +6626,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the impact score assessment of micropollutants release from WWTP using predicted characterization factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6846,181 +6751,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Micropol &amp; Ecohazard Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning models based on molecular descriptors to predict toxicological and ecotoxicological characterization factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Annual meeting of the society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection d'intervalles pour des prédicteurs fonctionnels à partir de forêts aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7036,142 +6941,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de classement plus juste pour la poursuite en biathlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes journées de statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7180,369 +7085,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie théorique et étude du devenir de composés organiques dans l'environnement grâce à l'outil TyPol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Bessac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress "Transitions 2020 - Ecological transitions in transactions and actions" - Colloque international de recherche interdisciplinaire Transitions Ecologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.116-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du potentiel d’émission des pesticides vers l’atmosphère à partir de leurs propriétés moléculaires avec l’outil TyPol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering organic contaminants according to their molecular properties, and their environmental fate and ecotoxicological impacts: the TyPol method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7564,110 +7469,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAWAG-INRAE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : identifier et quantifier des métabolites à partir d'un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7722,251 +7627,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerful multiple testing procedure with application in metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop -- Advances in Functional Data Analysis : Cluster, location and shape --</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7ème Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788399v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring en temps réel du poids, de l’alimentation et de la boisson des porcelets pour détecter précocément des maladies</w:t>
               </w:r>
@@ -8015,204 +7916,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791362v1</w:t>
+                <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre pesticide et matière minérale d’un sol : une étude à l’échelle atomique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8231,293 +8136,314 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR (Groupe de Recherche) Edifices Moléculaires Isolés en Environnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nouan-Le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering pesticides according to their molecular properties and their impacts by considering additional ecotoxicological parameters in the TyPol method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harouna Traore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rossard</w:t>
+                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535202v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progesterone and betahydroxybutyrate in line measurements for a better description and understanding of Holstein cows fertility in field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8539,805 +8465,784 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Precision Livestock Farming (EC-PLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Clustering pesticides according to their molecular properties and their impacts by considering additional ecotoxicological parameters in the TyPol method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sireyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733700v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Meeting of Statisticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277836v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering additional ecotoxicological parameters and new molecules such as pesticide transformation products and pharmaceutical compounds in the clustering method TyPol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
+              <w:t xml:space="preserve">31th European Meeting of Statisticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786084v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering Bayesian Approach for Multivariate Non-Ordered Circular Data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Considering additional ecotoxicological parameters and new molecules such as pesticide transformation products and pharmaceutical compounds in the clustering method TyPol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">6. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734457v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">A Clustering Bayesian Approach for Multivariate Non-Ordered Circular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49. Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.297⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01603238v1</w:t>
+                <w:t xml:space="preserve">hal-02734457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval sparsity for functional inverse regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 CRoNoS Summer Course, 22nd International Conference on Computational Statistics (COMPSTAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcimonie par intervalle pour la régression inverse par tranche fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9352,737 +9257,737 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable sparse sliced inverse regression for functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Learning with Functional Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques d'identification et de quantification en métabolomique. Application aux spectres RMN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">New approach to identify and categorize pesticide metabolites in soil combining suspect screening metabolomics with in silico molecular typology. 5th International Conference on Environmental Pollution and Remediation (ICEPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciniu Dragos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia S. Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47emes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Environmental Pollution and Remediation (ICEPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795009v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Quantification of metabolites in NMR spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Méthodes statistiques d'identification et de quantification en métabolomique. Application aux spectres RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30-th European Meeting of Statisticians -EMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">47emes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795008v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring of primary brains tumor heterogeneity at a voxel level with dynamic 18F-fluoro-ethyl-tyrosine (18F-FET) positon emission tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henrik Everaert</w:t>
+                <w:t xml:space="preserve">Identification and Quantification of metabolites in NMR spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.W. Heemskerk</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Radiological Sociey of North-America (RSNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Chicago, United States. pp.NM219-SD-TUA8</w:t>
+              <w:t xml:space="preserve">30-th European Meeting of Statisticians -EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277832v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of clinical scores: a population PK/PD approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring of primary brains tumor heterogeneity at a voxel level with dynamic 18F-fluoro-ethyl-tyrosine (18F-FET) positon emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Heemskerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
+              <w:t xml:space="preserve">Congress of the Radiological Sociey of North-America (RSNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Chicago, United States. pp.NM219-SD-TUA8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741307v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to identify and categorize pesticide metabolites in soil combining suspect screening metabolomics with in silico molecular typology. 5th International Conference on Environmental Pollution and Remediation (ICEPR)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate analysis of clinical scores: a population PK/PD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Environmental Pollution and Remediation (ICEPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536539v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches typologiques basées sur l’utilisation des QSAR - TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10141,528 +10046,723 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA Allenvi ,Pesticides, écotoxicologie et exposition environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. diaporama, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric estimation of regression level sets using kernel plug-in estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification non supervisée de données multivariées circulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération pratique de l'algorithme Alter : un outil efficace de classification L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tunis, Tunisia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition nécessaire et suffisante de convergence en loi de l'estimateur des plus proches voisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de régularité locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">inria-00386596v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Forests for soil carbon storage prediction potential of organic residues based on organic matter characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A powerful multiple testing procedure in linear Gaussian model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322077v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10684,538 +10784,538 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemHouse, a research and development centre for chemometrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Latrille</w:t>
+                <w:t xml:space="preserve">Identification par une approche de métabolomique des voies métaboliques associées à la fragilité dans une cohorte de personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910363v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par une approche de métabolomique des voies métaboliques associées à la fragilité dans une cohorte de personnes âgées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">ChemHouse, a research and development centre for chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856941v1</w:t>
+                <w:t xml:space="preserve">hal-03910363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la maturité des porcelets en fin de gestation par une approche métabolomique multifluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, pp.411-412, 2020, 52èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11234,940 +11334,940 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790207v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788670v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of pesticide emission potential to atmosphere from their molecular properties using the TyPol tool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gand, Belgium. , 2019</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790455v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Prediction of pesticide emission potential to atmosphere from their molecular properties using the TyPol tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
+              <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gand, Belgium. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788659v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791588v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification a priori des produits de transformation de la chlordécone pour explorer leur comportement environnemental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlordécone-Santé-Environnement : Etat des connaissances et solutions possibles pour réduire l’exposition des populations. Colloque Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266435v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Classification a priori des produits de transformation de la chlordécone pour explorer leur comportement environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
+              <w:t xml:space="preserve">Chlordécone-Santé-Environnement : Etat des connaissances et solutions possibles pour réduire l’exposition des populations. Colloque Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789726v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprise de cyclicité post partum et performances de reproduction chez la vache laitière Prim'Holstein en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12189,360 +12289,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Reims, France. , 7 p., 2017, Recueil des Journées Nationales des GTV 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering pesticides according to their molecular properties and their impacts by considering additionnal ecotoxicological parameters in the TyPol method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’outil de classification in silico TyPol pour analyser et prédire les effets écotoxicologiques des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France. , 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization of chlordecone potential transformation products to predict their environmental fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12601,73 +12701,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15. Symposium on Chemistry and Fate of Modern Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saint Jacques de Compostelle, Spain. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12676,302 +12776,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Albi, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Forests for soil carbon storage prediction potential of organic residues based on organic matter characterization</w:t>
-[...65 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">TyPol - Typologie des Contaminants Organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Formation TyPol - public ciblé : OFB/ ANSES / INERIS / ADEME, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01322077v5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12989,90 +13044,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche in silico pour analyser et prédire la transformation de contaminants organiques émergents dans l’environnement - Rapport final d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13107,90 +13162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche in silico pour analyser et prédire la transformation de contaminants organiques émergents dans l’environnement. 1 : Liste des produits de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13200,350 +13255,200 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB, Office Français de la Biodiversité. 2020, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326138v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04559000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From non-parametric estimation to biostatistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Toulouse III - Paul Sabatier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02786489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From non-parametric estimation to biostatistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université Toulouse 3 Paul Sabatier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01928342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13553,218 +13458,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: Automatic Statistical Identification in Complex Spectra (R package, available on Bioconductor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SISIR: Sparse Interval Sliced Inverse Regression (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13774,147 +13679,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de la signature biologique de la dégradation de la chlordécone dans les sols des antilles (Biodechlord). AAP INRA Demichlord, Plan National d’Action Chlordécone, Rapport final, Octobre 2013, 179 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Wafa Achaouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Achaouak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">J. M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Chovelon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13924,114 +13829,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de régularité locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Montpellier II - Sciences et Techniques du Languedoc, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00730491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14178,51 +14083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Penserini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Desca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cantoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06118-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952680v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120424v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JSA-200598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109818v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.90" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346134v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leenknecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscee.2021.100172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01897-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073071v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dau Hai Dang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616373v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1565" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9806-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326166v5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18790420" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traor&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0758-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.094" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferrari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Papadopoulou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153062v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BJPS294" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-015-0548-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800461v4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-014-0498-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924015v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674196v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674197v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2012.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674407v5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.567334" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mille-Egea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beggio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734457v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Everaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Heemskerk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciniu Dragos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S. Papadopoulou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811404v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608591v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604097v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laheurte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559000v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786489v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01928342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266671v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achaouak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Penserini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Desca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cantoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06118-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952680v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120424v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JSA-200598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109818v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.90" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346134v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leenknecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscee.2021.100172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01897-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073071v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dau Hai Dang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108721" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326166v5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18790420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9806-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0758-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.094" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153062v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BJPS294" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Papadopoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800461v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-014-0498-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-015-0548-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924015v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674196v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5589" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674197v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2012.10.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674407v5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.567334" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mille-Egea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595237v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beggio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266397v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799603v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536539v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciniu Dragos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S. Papadopoulou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Everaert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Heemskerk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277823v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607513v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608591v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laheurte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01928342v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794207v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266671v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achaouak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>