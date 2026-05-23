--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1242,222 +1242,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952680v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative ranking system for biathlon pursuit races</w:t>
+                <w:t xml:space="preserve">Machine learning models based on molecular descriptors to predict human and environmental toxicological factors in continental freshwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.141-148. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JSA-200598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120424v3</w:t>
+                <w:t xml:space="preserve">hal-03109818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning models based on molecular descriptors to predict human and environmental toxicological factors in continental freshwater</w:t>
+                <w:t xml:space="preserve">An alternative ranking system for biathlon pursuit races</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, 15 p. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JSA-200598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109818v3</w:t>
+                <w:t xml:space="preserve">hal-03120424v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of Computational Chemistry Methods to Calculate Organic Contaminant Molecular Properties</w:t>
               </w:r>
@@ -1705,1787 +1705,1787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eco-chimie pour des produits durables. Filières durables, procédés éco-respectueux, impact santé environnement, ?, pp.80-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224485v1</w:t>
+                <w:t xml:space="preserve">hal-03642211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerful multiple testing procedures derived from hyperrectangular confidence regions having a minimal volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+                <w:t xml:space="preserve">Normalization in LCA: how to ensure consistency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (6), pp.1117-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-021-01897-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904873v3</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.125613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642211v1</w:t>
+                <w:t xml:space="preserve">hal-03201288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">ChemHouse: A research and development centre for chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 415, pp.125613. </w:t>
+              <w:t xml:space="preserve">NIR news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (7-8), pp.36-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09603360211059284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201288v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization in LCA: how to ensure consistency?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+                <w:t xml:space="preserve">Powerful multiple testing procedures derived from hyperrectangular confidence regions having a minimal volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (1), pp.2-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181738v1</w:t>
+                <w:t xml:space="preserve">hal-01904873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemHouse: A research and development centre for chemometrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chaix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIR news</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (7-8), pp.36-38. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09603360211059284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641629v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Simple expressions of the LASSO and SLOPE estimators in low-dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1720019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+                <w:t xml:space="preserve">hal-01755076v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple expressions of the LASSO and SLOPE estimators in low-dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+                <w:t xml:space="preserve">Exact asymptotic limit for kernel estimation of regression level sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dau Hai Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161 (108721), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1720019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2020.108721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755076v3</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact asymptotic limit for kernel estimation of regression level sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dau Hai Dang</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Laloë</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161 (108721), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2020.108721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073071v2</w:t>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering Bayesian Approach for Multivariate Non-Ordered Circular Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (6), pp.595-616. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (21), pp.4356-4363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1471082X18790420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326166v5</w:t>
+                <w:t xml:space="preserve">hal-02626125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate adaptive warped kernel estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tardivel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.1759-1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-EJS1565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626125v1</w:t>
+                <w:t xml:space="preserve">hal-02619148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate adaptive warped kernel estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reprise atypique de la cyclicité ovarienne chez la vache laitière : une forte association avec la cétose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chagny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laloë</w:t>
+                <w:t xml:space="preserve">Claire Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619148v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprise atypique de la cyclicité ovarienne chez la vache laitière : une forte association avec la cétose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretable sparse SIR for functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Fournier</w:t>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.255 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-018-9806-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617694v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable sparse SIR for functional data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Picheny</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-018-9806-6⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618466v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">A Clustering Bayesian Approach for Multivariate Non-Ordered Circular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.595-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1471082X18790420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196332v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326166v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering pesticides according to their molecular properties, fate, and effects by considering additional ecotoxicological parameters in the TyPol method</w:t>
               </w:r>
@@ -3605,77 +3605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsest representations and approximations of an underdetermined linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3703,1264 +3703,1264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535608v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing chlordecone potential degradation products to explore their environmental fate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Prediction of human prenatal exposure to bisphenol A and bisphenol A glucuronide from an ovine semi-physiological toxicokinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.094⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15646-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376211v1</w:t>
+                <w:t xml:space="preserve">hal-02628446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of human prenatal exposure to bisphenol A and bisphenol A glucuronide from an ovine semi-physiological toxicokinetic model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (10), pp.Non Paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15646-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628446v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas A Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535613v2</w:t>
+                <w:t xml:space="preserve">hal-01574351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+                <w:t xml:space="preserve">Categorizing chlordecone potential degradation products to explore their environmental fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Ziang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 574, pp.781-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574351v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the asymptotic law of the histogram without continuity assumptions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification and characterization of tebuconazole transformation products in soil by combining suspect screening and molecular typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Lucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelina Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/15-BJPS294⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.537-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153062v2</w:t>
+                <w:t xml:space="preserve">hal-01326180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of tebuconazole transformation products in soil by combining suspect screening and molecular typology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A note on the asymptotic law of the histogram without continuity assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 208, pp.537-545. </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/15-BJPS294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326180v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating covariate functions associated to multivariate risks: a level set approach</w:t>
+                <w:t xml:space="preserve">Erratum to : Estimating covariate functions associated to multivariate risks: a level set approach (vol 78, pg 497, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 78 (5), pp.497-526. </w:t>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00184-014-0498-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00184-015-0548-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800461v4</w:t>
+                <w:t xml:space="preserve">hal-02630618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to : Estimating covariate functions associated to multivariate risks: a level set approach (vol 78, pg 497, 2015)</w:t>
+                <w:t xml:space="preserve">Estimating covariate functions associated to multivariate risks: a level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 78 (5), pp.527. </w:t>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.497-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00184-015-0548-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00184-014-0498-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630618v1</w:t>
+                <w:t xml:space="preserve">hal-00800461v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TyPol - a new methodology for organic compounds clustering based on their molecular characteristics and environmental behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual prediction regions for multivariate longitudinal data with small samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111, pp.613-622. </w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.629-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/biom.12201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924015v2</w:t>
+                <w:t xml:space="preserve">hal-02639518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual prediction regions for multivariate longitudinal data with small samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TyPol - a new methodology for organic compounds clustering based on their molecular characteristics and environmental behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70 (3), pp.629-638. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.613-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/biom.12201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639518v1</w:t>
+                <w:t xml:space="preserve">hal-00924015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The X-Alter algorithm : a parameter-free method of unsupervised clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of modern applied statistical methods : JMASM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.90-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4985,64 +4985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised clustering of multivariate circular data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5089,51 +5089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric estimation of regression level sets using kernel plug-in estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5180,51 +5180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The X-Alter algorithm : a parameter-free method to perform unsupervised clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5429,165 +5429,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la fonction de répartition : revue bibliographique</w:t>
+                <w:t xml:space="preserve">Estimation de la fonction de repartition : revue bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 150 (2), pp.84-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653380v1</w:t>
+                <w:t xml:space="preserve">hal-00730473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la fonction de repartition : revue bibliographique</w:t>
+                <w:t xml:space="preserve">Estimation de la fonction de répartition : revue bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 150 (2), pp.84-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730473v1</w:t>
+                <w:t xml:space="preserve">hal-02653380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5724,402 +5724,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One Health approach to prioritize emerging contaminants in agricultural wastewater reuse based on environmental and human health risks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mao</w:t>
+                <w:t xml:space="preserve">Une application web pour automatiser et standardiser le prétraitement des données de phytodisponibilité produites en rhizotest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mille-Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. IWA International Conference on Ecotechnologies for Wastewater Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179265v1</w:t>
+                <w:t xml:space="preserve">hal-05179025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application web pour automatiser et standardiser le prétraitement des données de phytodisponibilité produites en rhizotest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Oxygenic photogranules change metabolism when exposed to shifts in carbon and light availabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t>
+              <w:t xml:space="preserve">11. Microbial Ecology and Water Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179025v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenic photogranules change metabolism when exposed to shifts in carbon and light availabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">A One Health approach to prioritize emerging contaminants in agricultural wastewater reuse based on environmental and human health risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Penserini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Desca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Microbial Ecology and Water Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">7. IWA International Conference on Ecotechnologies for Wastewater Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179195v1</w:t>
+                <w:t xml:space="preserve">hal-05179265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">phoenics : une nouvelle approche statistique pour l'analyse différentielle longitudinale de voies métaboliques</w:t>
               </w:r>
@@ -6207,368 +6207,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle longitudinale des voies métaboliques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles d'apprentissage automatique basés sur des descripteurs moléculaires pour prédire des facteurs de caractérisation toxicologique et écotoxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de Statistique de la SFdS (JdS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès Management du Cycle de Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595237v1</w:t>
+                <w:t xml:space="preserve">hal-04782159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicité en contexte de multicontamination diffuse du sol : 15 ans de recherche sur un outil basé sur la mesure de phytodisponibilité.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse différentielle longitudinale des voies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée; UMR Chrono-environnement (CNRS – Université de Franche-Comté), Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">56. Journées de Statistique de la SFdS (JdS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735564v1</w:t>
+                <w:t xml:space="preserve">hal-04595237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'apprentissage automatique basés sur des descripteurs moléculaires pour prédire des facteurs de caractérisation toxicologique et écotoxicologique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phytotoxicité en contexte de multicontamination diffuse du sol : 15 ans de recherche sur un outil basé sur la mesure de phytodisponibilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mille-Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Beggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Management du Cycle de Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecotoxicologie Fondamentale et Appliquée; UMR Chrono-environnement (CNRS – Université de Franche-Comté), Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782159v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de données métabolomiques longitudinales par voies métaboliques</w:t>
               </w:r>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7726,342 +7726,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791362v1</w:t>
+                <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring en temps réel du poids, de l’alimentation et de la boisson des porcelets pour détecter précocément des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de l'e-santé animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7ème Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788399v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre pesticide et matière minérale d’un sol : une étude à l’échelle atomique.</w:t>
               </w:r>
@@ -8185,64 +8185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8261,906 +8261,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t>
+                <w:t xml:space="preserve">Clustering pesticides according to their molecular properties and their impacts by considering additional ecotoxicological parameters in the TyPol method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Salles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Harouna Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sireyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603238v1</w:t>
+                <w:t xml:space="preserve">hal-01535202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progesterone and betahydroxybutyrate in line measurements for a better description and understanding of Holstein cows fertility in field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Precision Livestock Farming (EC-PLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering pesticides according to their molecular properties and their impacts by considering additional ecotoxicological parameters in the TyPol method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rossard</w:t>
+                <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535202v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
+              <w:t xml:space="preserve">31th European Meeting of Statisticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733700v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Considering additional ecotoxicological parameters and new molecules such as pesticide transformation products and pharmaceutical compounds in the clustering method TyPol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Meeting of Statisticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">6. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277836v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering additional ecotoxicological parameters and new molecules such as pesticide transformation products and pharmaceutical compounds in the clustering method TyPol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Clustering Bayesian Approach for Multivariate Non-Ordered Circular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
+              <w:t xml:space="preserve">49. Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786084v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering Bayesian Approach for Multivariate Non-Ordered Circular Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+                <w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de Statistique de la SFdS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734457v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval sparsity for functional inverse regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9198,51 +9198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcimonie par intervalle pour la régression inverse par tranche fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9293,51 +9293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable sparse sliced inverse regression for functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,596 +9382,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to identify and categorize pesticide metabolites in soil combining suspect screening metabolomics with in silico molecular typology. 5th International Conference on Environmental Pollution and Remediation (ICEPR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evangelia S. Papadopoulou</w:t>
+                <w:t xml:space="preserve">Méthodes statistiques d'identification et de quantification en métabolomique. Application aux spectres RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Environmental Pollution and Remediation (ICEPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">47emes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536539v1</w:t>
+                <w:t xml:space="preserve">hal-02795009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques d'identification et de quantification en métabolomique. Application aux spectres RMN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Identification and Quantification of metabolites in NMR spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47emes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">30-th European Meeting of Statisticians -EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795009v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Quantification of metabolites in NMR spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+                <w:t xml:space="preserve">Exploring of primary brains tumor heterogeneity at a voxel level with dynamic 18F-fluoro-ethyl-tyrosine (18F-FET) positon emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Everaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Heemskerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30-th European Meeting of Statisticians -EMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Congress of the Radiological Sociey of North-America (RSNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Chicago, United States. pp.NM219-SD-TUA8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795008v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring of primary brains tumor heterogeneity at a voxel level with dynamic 18F-fluoro-ethyl-tyrosine (18F-FET) positon emission tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate analysis of clinical scores: a population PK/PD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Radiological Sociey of North-America (RSNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Chicago, United States. pp.NM219-SD-TUA8</w:t>
+              <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277832v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of clinical scores: a population PK/PD approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New approach to identify and categorize pesticide metabolites in soil combining suspect screening metabolomics with in silico molecular typology. 5th International Conference on Environmental Pollution and Remediation (ICEPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciniu Dragos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia S. Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
+              <w:t xml:space="preserve">5th International Conference on Environmental Pollution and Remediation (ICEPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741307v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches typologiques basées sur l’utilisation des QSAR - TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie</w:t>
               </w:r>
@@ -10095,51 +10095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric estimation of regression level sets using kernel plug-in estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10164,64 +10164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification non supervisée de données multivariées circulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10259,51 +10259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération pratique de l'algorithme Alter : un outil efficace de classification L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10476,2455 +10476,2727 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChemHouse, a research and development centre for chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification par une approche de métabolomique des voies métaboliques associées à la fragilité dans une cohorte de personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la maturité des porcelets en fin de gestation par une approche métabolomique multifluide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, pp.411-412, 2020, 52èmes journées de la recherche porcine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of pesticide emission potential to atmosphere from their molecular properties using the TyPol tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gand, Belgium. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification a priori des produits de transformation de la chlordécone pour explorer leur comportement environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chlordécone-Santé-Environnement : Etat des connaissances et solutions possibles pour réduire l’exposition des populations. Colloque Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprise de cyclicité post partum et performances de reproduction chez la vache laitière Prim'Holstein en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales des GTV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Reims, France. , 7 p., 2017, Recueil des Journées Nationales des GTV 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clustering pesticides according to their molecular properties and their impacts by considering additionnal ecotoxicological parameters in the TyPol method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sireyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de l’outil de classification in silico TyPol pour analyser et prédire les effets écotoxicologiques des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sireyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France. , 1 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorization of chlordecone potential transformation products to predict their environmental fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15. Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Jacques de Compostelle, Spain. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43e congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Forests for soil carbon storage prediction potential of organic residues based on organic matter characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A powerful multiple testing procedure in linear Gaussian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322077v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">Approche in silico pour analyser et prédire la transformation de contaminants organiques émergents dans l’environnement - Rapport final d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04121651v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par une approche de métabolomique des voies métaboliques associées à la fragilité dans une cohorte de personnes âgées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Approche in silico pour analyser et prédire la transformation de contaminants organiques émergents dans l’environnement. 1 : Liste des produits de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1905 lines deleted...]
-                <w:t xml:space="preserve">hal-01192397v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB, Office Français de la Biodiversité. 2020, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TyPol - Typologie des Contaminants Organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12976,329 +13248,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Formation TyPol - public ciblé : OFB/ ANSES / INERIS / ADEME, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559000v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-03326138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13498,51 +13498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13586,51 +13586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SISIR: Sparse Interval Sliced Inverse Regression (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14083,51 +14083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Penserini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Desca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cantoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06118-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952680v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120424v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JSA-200598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109818v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.90" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346134v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leenknecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscee.2021.100172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01897-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073071v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dau Hai Dang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108721" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326166v5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18790420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9806-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0758-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.094" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153062v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BJPS294" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Papadopoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800461v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-014-0498-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-015-0548-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924015v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674196v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5589" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674197v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2012.10.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674407v5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.567334" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mille-Egea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595237v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beggio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266397v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799603v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536539v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciniu Dragos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S. Papadopoulou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Everaert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Heemskerk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277823v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607513v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608591v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laheurte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01928342v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794207v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266671v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achaouak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Penserini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Desca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cantoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06118-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952680v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109818v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.90" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120424v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JSA-200598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346134v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Leenknecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscee.2021.100172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01897-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073071v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dau Hai Dang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9806-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326166v5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18790420" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0758-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326180v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lucini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferrari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Papadopoulou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153062v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BJPS294" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-015-0548-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800461v4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-014-0498-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639518v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12201" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924015v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674196v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5589" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674197v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2012.10.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674407v5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.567334" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mille-Egea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735564v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beggio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266397v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535202v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Traore" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734457v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799603v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277832v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Everaert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Heemskerk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741307v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciniu Dragos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S. Papadopoulou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277823v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608591v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604097v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laheurte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01928342v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794207v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266671v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achaouak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>