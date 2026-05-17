--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -126,472 +126,472 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From self-interest to collective action: The role of defaults in governing common resources</w:t>
+                <w:t xml:space="preserve">Humans program artificial delegates to accurately solve collective-risk dilemmas but lack precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eladio Montero-Porras</w:t>
+                <w:t xml:space="preserve">Inês Terrucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elias Fernández Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Fernández Domingos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0331348⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2319942121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05255172v1</w:t>
+                <w:t xml:space="preserve">halshs-05115505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation, Social Preferences, and Pre-Trial Settlement: A Laboratory Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lenglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Law &amp; Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/rle-2024-0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05157175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans program artificial delegates to accurately solve collective-risk dilemmas but lack precision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From self-interest to collective action: The role of defaults in governing common resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eladio Montero-Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lenaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fernández Domingos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (25), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0331348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2319942121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0331348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05115505v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05255172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary versus mandatory information disclosure in the sequential prisoner’s dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Kirchsteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lenaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -625,77 +625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delegation to artificial agents fosters prosocial behaviors in the collective risk dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fernández Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Terrucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Grujić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality and cooperation: meta-analytical evidence from Public Good Experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Theroude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -850,51 +850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image spillovers in groups and misreporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Houser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -954,51 +954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It does (not) get better: Reference income violation and altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85, pp.102380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1094,1423 +1094,1332 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02155373v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04296127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of cooperation in the loss domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international conference of the French Association of Experimental Economics - Nancy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; Association française d'économie expérimentale, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Cooperation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The rich, the poor and strength of Inequality: evidence from a meta-dataset of public good games experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tom Lenaerts</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théroude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference of the French Association of Experimental Economics - Grenoble.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Social Dilemmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leiden, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638314v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rich, the poor and strength of Inequality: evidence from a meta-dataset of public good games experiments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Growing Cooperation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Théroude</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Kirchsteiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lenaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Social Dilemmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leiden, France</w:t>
+              <w:t xml:space="preserve">14th international conference of the French Association of Experimental Economics - Grenoble.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638298v1</w:t>
+                <w:t xml:space="preserve">hal-04638314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality and cooperation: meta-analytical evidence from Public Good Experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théroude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40e journées de microéconomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille; Université Catholique de Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality and cooperation: meta-analytical evidence from public good experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Theroude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference of the French Association of Experimental Eco- nomics - Montpellier.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04311232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality and cooperation: meta-analytical evidence from Public Good Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Theroude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 ESA World Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04311228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality and cooperation: meta-analytical evidence from Public Good Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Theroude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroPsychoEconomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04311249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation in bargaining over losses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lenglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference of the French Association of Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04311239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation in bargaining over losses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lenglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Belarouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroPsychoEconomics Conference, Jun 2022, lille, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do image spillovers deter rule breaking?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does upward mobility harm trust? A laboratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Houser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">30th EALE Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01993607v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01960497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does upward mobility harm trust? A laboratory experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do image spillovers deter rule breaking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Houser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EALE Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01960497v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do image spillovers deter rule breaking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Houser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA World Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does upward mobility harm trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Science Association European Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does upward mobility harm trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does upward mobility harm trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex Student Club, Université de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2520,958 +2429,958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation across the inequality divide: the effect of the magnitude of inequality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elections as catalysts? Dispositional and situational determinants of political interest during the French legislative elections of 2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrice Colombaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05042251v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elections as catalysts? Dispositional and situational determinants of political interest during the French legislative elections of 2024.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cooperation across the inequality divide: the effect of the magnitude of inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Theroude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrice Colombaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05423617v1</w:t>
+                <w:t xml:space="preserve">halshs-05042251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Kirchsteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lenaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Lenaerts</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05103276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Dynamics and Distributive Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentine Schmitz Geldhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does voluntary information disclosure lead to less cooperation than mandatory disclosure? Evidence from a sequential prisoner’s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Kirchsteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lenaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Lenaerts</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defaults: a double-edged sword in governing common resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eladio Montero-Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lenaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Suchon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elias Fernández Domingos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation, Social Preferences, and Pre-Trial Settlement: a Laboratory Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lenglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Voluntary Information Disclosure Lead to Less Cooperation than Mandatory Disclosure? Evidence from a Sequential Prisoner's Dilemma Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Kirchsteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lenaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Lenaerts</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of status mobility and group identity on trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do image spillovers deter rule breaking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Houser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01876569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does upward mobility harm trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01687271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3481,147 +3390,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et performance de l'activité de conciliation civile en France : approches quantitatives, qualitatives et expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lenglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut des Études et de la Recherche sur le Droit et la Justice. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3631,100 +3540,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essays on the economics of social identity, social preferences and social image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université de Lyon, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSEN080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02070900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3734,105 +3643,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity, group membership, psychological consistency: the discriminated in the economics of discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01074758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3900,51 +3809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08B4B337"/>
+    <w:nsid w:val="0F11CDCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4131,51 +4040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-suchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1499-5187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Montero-Porras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lenaerts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fern&#225;ndez Domingos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331348" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2024-0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Terrucha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Simoens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2319942121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kirchsteiger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01563-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gruji&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burguillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11518-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Theroude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4244850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.04.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.05.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;roude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrice Colombaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schmitz Geldhof" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02070900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN080" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01074758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-suchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1499-5187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115505v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Terrucha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fern&#225;ndez Domingos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Simoens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2319942121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2024-0051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Montero-Porras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lenaerts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kirchsteiger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01563-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gruji&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Burguillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11518-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Theroude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4244850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Houser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.04.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.05.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;roude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrice Colombaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schmitz Geldhof" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02070900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01074758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>