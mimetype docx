--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -665,1816 +665,1954 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Arendt : la conception subversive d’un pouvoir non-souverain</w:t>
+                <w:t xml:space="preserve">Quel scandale à l'absence politique contrainte ? Analyse arendtienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques de pouvoir et de contrôle. Perspectives politiques, historiques et artistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">L'absence. Perspectives juridiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 979-10-413-0320-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432562v1</w:t>
+                <w:t xml:space="preserve">hal-05580994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Le Vagabond des Limbes&amp;lt;/i&amp;gt; : la fuite des responsabilités vouée à l’échec</w:t>
+                <w:t xml:space="preserve">Hannah Arendt : la conception subversive d’un pouvoir non-souverain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-175, 2023, 978-2322487363</w:t>
+              <w:t xml:space="preserve">Dynamiques de pouvoir et de contrôle. Perspectives politiques, historiques et artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213736v1</w:t>
+                <w:t xml:space="preserve">hal-05432562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Le Vagabond des Limbes&amp;lt;/i&amp;gt; : la fuite des responsabilités vouée à l’échec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lagoguey; Jérôme Goffette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-175, 2023, 978-2322487363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À quelles conceptions du politique les transitions énergétiques engagent-elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2753578081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arendt, corps et philosophie</w:t>
+                <w:t xml:space="preserve">Silencier par brouhaha. Phénoménologie acoustique de l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du Réseau Arendtien Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Parole et politique, avec Miranda Fricker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, May 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215259v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arendt : la pluralité comme unique étendard</w:t>
+                <w:t xml:space="preserve">Arendt, corps et philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"arendtien" ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">séminaire du Réseau Arendtien Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215258v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec Arendt, distinguer l’action politique de l’action directe et de la performance</w:t>
+                <w:t xml:space="preserve">Arendt : la pluralité comme unique étendard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action directe et performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">"arendtien" ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432528v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À partir d’Hannah Arendt : pouvoir, violence et fondation</w:t>
+                <w:t xml:space="preserve">Avec Arendt, distinguer l’action politique de l’action directe et de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence et pouvoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Chambéry (France), France</w:t>
+              <w:t xml:space="preserve">Action directe et performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215264v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie dite &amp;quot;numérique&amp;quot; change-t-elle vraiment la donne ?</w:t>
+                <w:t xml:space="preserve">À partir d’Hannah Arendt : pouvoir, violence et fondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Democracy: Promises and Illusions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nice (France), France</w:t>
+              <w:t xml:space="preserve">Violence et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Chambéry (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215265v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Arendt by Revisiting Kant</w:t>
+                <w:t xml:space="preserve">La démocratie dite &amp;quot;numérique&amp;quot; change-t-elle vraiment la donne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immanuel Kant 300th Anniversary Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisboa / Virtual, France</w:t>
+              <w:t xml:space="preserve">Digital Democracy: Promises and Illusions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nice (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215262v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Good Place, série kantienne ?</w:t>
+                <w:t xml:space="preserve">Expanding Arendt by Revisiting Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Good Place: Welcome, everything is fine!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Immanuel Kant 300th Anniversary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisboa / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215260v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi agir politiquement quand existe la possibilité du mensonge ?</w:t>
+                <w:t xml:space="preserve">The Good Place, série kantienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire croire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">The Good Place: Welcome, everything is fine!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215271v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fragmentation de l’identité politique ne date pas de l’ère numérique</w:t>
+                <w:t xml:space="preserve">Pourquoi agir politiquement quand existe la possibilité du mensonge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamorphosis of the Self : Technology, Identity, and Power in Late Modernity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Faire croire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215263v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À partir d’Hannah Arendt, le rôle de l’imagination dans le processus politique</w:t>
+                <w:t xml:space="preserve">La fragmentation de l’identité politique ne date pas de l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'imagination en phénoménologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris (En ligne), France</w:t>
+              <w:t xml:space="preserve">Metamorphosis of the Self : Technology, Identity, and Power in Late Modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215270v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’absence de certains comme condition de possibilité de l’action politique chez Hannah Arendt</w:t>
+                <w:t xml:space="preserve">À partir d’Hannah Arendt, le rôle de l’imagination dans le processus politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Absence – Perspectives juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Angers (France), France</w:t>
+              <w:t xml:space="preserve">L'imagination en phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris (En ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215277v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénoménologie politique du mème et communauté d’appartenance</w:t>
+                <w:t xml:space="preserve">L’absence de certains comme condition de possibilité de l’action politique chez Hannah Arendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pop culture et politique : instrument ou contre-pouvoir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">L'Absence – Perspectives juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215272v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique et pouvoir chez Hannah Arendt</w:t>
+                <w:t xml:space="preserve">Phénoménologie politique du mème et communauté d’appartenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir(s) et contrôle(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Toulon (France), France</w:t>
+              <w:t xml:space="preserve">Pop culture et politique : instrument ou contre-pouvoir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215276v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Vagabond des Limbes : la fuite des responsabilités vouée à l’échec</w:t>
+                <w:t xml:space="preserve">Politique et pouvoir chez Hannah Arendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stella Incognita - Pouvoir(s), responsabilités et cas de conscience en science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Pouvoir(s) et contrôle(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215283v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des autorités arendtiennes : de l’augmentation à la substitution</w:t>
+                <w:t xml:space="preserve">Le Vagabond des Limbes : la fuite des responsabilités vouée à l’échec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’autorité en sciences humaines, arts et littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Stella Incognita - Pouvoir(s), responsabilités et cas de conscience en science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215282v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quelles conceptions du politique et de la culture les transitions énergétiques engagent-elles ?</w:t>
+                <w:t xml:space="preserve">Des autorités arendtiennes : de l’augmentation à la substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches critiques de la "transition énergétique" dans les sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">De l’autorité en sciences humaines, arts et littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215284v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition énergétique est-elle émancipatrice ?</w:t>
+                <w:t xml:space="preserve">À quelles conceptions du politique et de la culture les transitions énergétiques engagent-elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées internationales de sociologie de l’énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Approches critiques de la "transition énergétique" dans les sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215285v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de la poussière : Comment préserver les traces, avec Hannah Arendt</w:t>
+                <w:t xml:space="preserve">La transition énergétique est-elle émancipatrice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traces de la politique, politique des traces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">journées internationales de sociologie de l’énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215287v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle transition énergétique pour l’écologie politique radicale ?</w:t>
+                <w:t xml:space="preserve">Politiques de la poussière : Comment préserver les traces, avec Hannah Arendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du LCSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Traces de la politique, politique des traces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215289v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À partir d’Arendt, trois sens du politique</w:t>
+                <w:t xml:space="preserve">Quelle transition énergétique pour l’écologie politique radicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées doctorales du CSPRP (Centre de Sociologie des Pratiques et des Représentations Politiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du LCSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215290v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kant et Arendt : la crise révolutionnaire comme émergence d’identités politiques globale et individuelle</w:t>
+                <w:t xml:space="preserve">À partir d’Arendt, trois sens du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troubles politiques et constructions identitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">journées doctorales du CSPRP (Centre de Sociologie des Pratiques et des Représentations Politiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215292v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant et Arendt : la crise révolutionnaire comme émergence d’identités politiques globale et individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troubles politiques et constructions identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Kant à Arendt, une incarnation du progrès politique comme critiques de la raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les critiques de la raison au XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2484,114 +2622,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action politique et ses conditions de possibilité : exercice d'élaboration conceptuelle à la lumière de la pensée d'Hannah Arendt, orientée depuis une perspective syndicaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université Paris Cité, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UNIP7036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05213725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2659,51 +2797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0BCAB2C"/>
+    <w:nsid w:val="9FEBBCDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-zanni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3387-1964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.026.0205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S1KCFMHN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eybert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fjeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carab&#233;dian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05213725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-zanni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3387-1964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.026.0205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S1KCFMHN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eybert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fjeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carab&#233;dian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05213725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>