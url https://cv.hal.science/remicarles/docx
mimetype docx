--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -297,415 +297,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toy model for frequency cascade in the nonlinear Schrodinger equation</w:t>
+                <w:t xml:space="preserve">On scattering for NLS: rigidity properties and numerical simulations via the lens transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Faou</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Georg Maierhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117614v1</w:t>
+                <w:t xml:space="preserve">hal-05109256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-time approximate controllability of the logarithmic Schrödinger equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time splitting and error estimates for nonlinear Schrodinger equations with a potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316791v1</w:t>
+                <w:t xml:space="preserve">hal-04677959v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On scattering for NLS: rigidity properties and numerical simulations via the lens transform</w:t>
+                <w:t xml:space="preserve">On the dependence of the nonlinear Schrodinger flow upon the power of the nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georg Maierhofer</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109256v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time splitting and error estimates for nonlinear Schrodinger equations with a potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-time approximate controllability of the logarithmic Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Pozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677959v3</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dependence of the nonlinear Schrodinger flow upon the power of the nonlinearity</w:t>
+                <w:t xml:space="preserve">A toy model for frequency cascade in the nonlinear Schrodinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferriere</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288185v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WKB analysis for the nonlinear Schrodinger equation and instability results</w:t>
               </w:r>
@@ -1243,963 +1243,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low regularity solutions to the logarithmic Schrodinger equation</w:t>
+                <w:t xml:space="preserve">Dynamics near the origin of the long range scattering for the one-dimensional Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tohru Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/paa.2024.6.859⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.1717-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268646v2</w:t>
+                <w:t xml:space="preserve">hal-04452342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics near the origin of the long range scattering for the one-dimensional Schrödinger equation</w:t>
+                <w:t xml:space="preserve">Scattering and uniform in time error estimates for splitting method in NLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.676⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.683-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-022-09600-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452342v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering and uniform in time error estimates for splitting method in NLS</w:t>
+                <w:t xml:space="preserve">Logarithmic Gross-Pitaevskii equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chunmei Su</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-022-09600-9⟩</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (1-2), pp.88-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2023.2296924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403443v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790977v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Gross-Pitaevskii equation</w:t>
+                <w:t xml:space="preserve">On nonlinear effects in multiphase WKB analysis for the nonlinear Schrodinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03605302.2023.2296924⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (6), pp.065017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad4505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790977v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198416v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On nonlinear effects in multiphase WKB analysis for the nonlinear Schrodinger equation</w:t>
+                <w:t xml:space="preserve">Low regularity solutions to the logarithmic Schrodinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (6), pp.065017. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.859-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad4505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/paa.2024.6.859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198416v4</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ground state (in-)stability in multi-dimensional cubic-quintic Schrödinger equations</w:t>
+                <w:t xml:space="preserve">Numerical study of the logarithmic Schrodinger equation with repulsive harmonic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2022085⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.3136 - 3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2022206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085923v2</w:t>
+                <w:t xml:space="preserve">hal-03576487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On stability of rotational 2D binary Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Duong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Hajaiej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.81-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/afst.1730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the logarithmic Schrodinger equation with repulsive harmonic potential</w:t>
+                <w:t xml:space="preserve">On an intercritical log-modified nonlinear Schrodinger equation in two spatial dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chunmei Su</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2022206⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151 (10), pp.4173-4189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/proc/15636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576487v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an intercritical log-modified nonlinear Schrodinger equation in two spatial dimensions</w:t>
+                <w:t xml:space="preserve">On the Cauchy problem for the Hartree approximation in quantum dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/proc/15636⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (6), pp.3158-3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/accf5a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869491v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem for the Hartree approximation in quantum dynamics</w:t>
+                <w:t xml:space="preserve">On ground state (in-)stability in multi-dimensional cubic-quintic Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lasser</w:t>
+                <w:t xml:space="preserve">Christian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (6), pp.3158-3181. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.423-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/accf5a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2022085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738486v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical approximations for composite quantum systems: assessment of error estimates for a separable ansatz</w:t>
               </w:r>
@@ -2211,77 +2211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (22), pp.224010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2985,430 +2985,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Schrödinger equation with quadratic potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of scales: Dynamical approximations for composite quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferriere</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (12), pp.8283-8310. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (41), pp.article n°414002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ac3144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac219d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247353v2</w:t>
+                <w:t xml:space="preserve">hal-03064636v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of scales: Dynamical approximations for composite quantum systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Burghardt</w:t>
+                <w:t xml:space="preserve">Global dynamics below the ground states for NLS under partial harmonic confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex H Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac219d⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.993-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2021.v19.n4.a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064636v3</w:t>
+                <w:t xml:space="preserve">hal-02864076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global dynamics below the ground states for NLS under partial harmonic confinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbital stability vs. scattering in the cubic-quintic Schrodinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (4), pp.993-1032. </w:t>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.article n° 2150004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2021.v19.n4.a6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X21500045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864076v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475123v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital stability vs. scattering in the cubic-quintic Schrodinger equation</w:t>
+                <w:t xml:space="preserve">Logarithmic Schrödinger equation with quadratic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.article n° 2150004. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (12), pp.8283-8310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129055X21500045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ac3144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475123v3</w:t>
+                <w:t xml:space="preserve">hal-03247353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm inflation for nonlinear Schrodinger equations in Fourier-Lebesgue and modulation spaces of negative regularity</w:t>
               </w:r>
@@ -3908,768 +3908,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity results in generalized isothermal fluids</w:t>
+                <w:t xml:space="preserve">Universal dynamics for the defocusing logarithmic Schrodinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.2⟩</w:t>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167 (9), pp.1761-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00127094-2018-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738494v2</w:t>
+                <w:t xml:space="preserve">hal-01398526v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal dynamics for the defocusing logarithmic Schrodinger equation</w:t>
+                <w:t xml:space="preserve">Rigidity results in generalized isothermal fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gallagher</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 167 (9), pp.1761-1801. </w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.47-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00127094-2018-0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ahl.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398526v4</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norm-inflation for periodic NLS equations in negative Sobolev spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replicator-mutator equations with quadratic fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kappeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 145 (4), pp.623-642. </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (2), pp.5315-5327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24033/bsmf.2749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/proc/13669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176513v1</w:t>
+                <w:t xml:space="preserve">hal-01399269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fourier time-splitting methods for nonlinear Schrodinger equations in the semi-classical limit II. Analytic regularity</w:t>
+                <w:t xml:space="preserve">Monokinetic solutions to a singular Vlasov equation from a semiclassical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Gallo</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-016-0841-y⟩</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (1-2), pp.99-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-171412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271907v1</w:t>
+                <w:t xml:space="preserve">hal-01167342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicator-mutator equations with quadratic fitness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WKB analysis of generalized derivative nonlinear Schrodinger equations without hyperbolicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 145 (2), pp.5315-5327. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (9), pp.1727-1742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/proc/13669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202517500300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399269v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monokinetic solutions to a singular Vlasov equation from a semiclassical perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superexponential growth or decay in the heat equation with a logarithmic nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ASY-171412⟩</w:t>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4), pp.343-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/DPDE.2017.v14.n4.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167342v2</w:t>
+                <w:t xml:space="preserve">hal-01494528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WKB analysis of generalized derivative nonlinear Schrodinger equations without hyperbolicity</w:t>
+                <w:t xml:space="preserve">On Fourier time-splitting methods for nonlinear Schrodinger equations in the semi-classical limit II. Analytic regularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202517500300⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136 (1), pp.315-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-016-0841-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415010v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superexponential growth or decay in the heat equation with a logarithmic nonlinearity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norm-inflation for periodic NLS equations in negative Sobolev spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kappeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (4), pp.343-358. </w:t>
+              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (4), pp.623-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/DPDE.2017.v14.n4.a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24033/bsmf.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494528v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On semi-classical limit of nonlinear quantum scattering</w:t>
               </w:r>
@@ -4727,993 +4727,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time behavior in nonlinear Schrodinger equation with time dependent potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering for nonlinear Schrodinger equation under partial harmonic confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Drumond Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n2.a9⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 334 (1), pp.367-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-014-2166-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823573v1</w:t>
+                <w:t xml:space="preserve">hal-00870043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp weights in the Cauchy problem for nonlinear Schrodinger equations with potential</w:t>
+                <w:t xml:space="preserve">Complementary study of the standing wave solutions of the Gross-Pitaevskii equation in dipolar quantum gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Hajaiej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (3), pp.509-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/blms/bdv024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00033-015-0501-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01066391v3</w:t>
+                <w:t xml:space="preserve">hal-00953716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary study of the standing wave solutions of the Gross-Pitaevskii equation in dipolar quantum gases</w:t>
+                <w:t xml:space="preserve">Higher order Schrodinger and Hartree-Fock equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hichem Hajaiej</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (12), pp.122301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/blms/bdv024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00953716v1</w:t>
+                <w:t xml:space="preserve">hal-00824396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher order Schrodinger and Hartree-Fock equations</w:t>
+                <w:t xml:space="preserve">Finite time extinction for nonlinear Schrodinger equation in 1D and 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), pp.897-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2014.967356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4936646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00824396v2</w:t>
+                <w:t xml:space="preserve">hal-00986957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering for nonlinear Schrodinger equation under partial harmonic confinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering for the nonlinear Schrodinger equation with a general one-dimensional confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Drumond Silva</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 334 (1), pp.367-396. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (10), pp.101503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-014-2166-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4932604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870043v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite time extinction for nonlinear Schrodinger equation in 1D and 2D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On nonlinear Schrodinger type equations with nonlinear damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tohru Ozawa</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (5), pp.897-917. </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.740-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03605302.2014.967356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnt217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986957v1</w:t>
+                <w:t xml:space="preserve">hal-00799407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering for the nonlinear Schrodinger equation with a general one-dimensional confinement</w:t>
+                <w:t xml:space="preserve">Sharp weights in the Cauchy problem for nonlinear Schrodinger equations with potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (10), pp.101503. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (4), pp.2087-2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4932604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00033-015-0501-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112796v1</w:t>
+                <w:t xml:space="preserve">hal-01066391v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On nonlinear Schrodinger type equations with nonlinear damping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large time behavior in nonlinear Schrodinger equation with time dependent potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Drumond Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.740-762. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.443-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnt217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n2.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799407v2</w:t>
+                <w:t xml:space="preserve">hal-00823573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem for Hartree equation in the Wiener algebra</w:t>
+                <w:t xml:space="preserve">On the orbital stability of Gaussian solitary waves in the log-KdV equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lounes Mouzaoui</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2014-12072-7⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (12), pp.3185 - 3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/27/12/3185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697812v1</w:t>
+                <w:t xml:space="preserve">hal-01084975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the orbital stability of Gaussian solitary waves in the log-KdV equation</w:t>
+                <w:t xml:space="preserve">On the Cauchy problem for Hartree equation in the Wiener algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Pelinovsky</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Mouzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (12), pp.3185 - 3202. </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142 (7), pp.2469-2482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/27/12/3185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2014-12072-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084975v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit solutions for replicator-mutator equations: extinction vs. acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5845,252 +5845,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic preserving scheme based on a new formulation for NLS in the semiclassical limit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Fourier time-splitting methods for nonlinear Schrodinger equations in the semi-classical limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Méhats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120899017⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (6), pp.3232-3258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120892416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752011v1</w:t>
+                <w:t xml:space="preserve">hal-00733128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fourier time-splitting methods for nonlinear Schrodinger equations in the semi-classical limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An asymptotic preserving scheme based on a new formulation for NLS in the semiclassical limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Méhats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (6), pp.3232-3258. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (4), pp.1228-1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120892416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/120899017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733128v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear Landau-Zener formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 152 (4), pp.619-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6118,1538 +6118,1538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of semiclassical coherent states in periodic potentials</w:t>
+                <w:t xml:space="preserve">Nonlinear Schrodinger equation and frequency saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (24), pp.244032. </w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.1157-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/24/244032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/apde.2012.5.1157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637052v1</w:t>
+                <w:t xml:space="preserve">hal-00651045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of coherent states for Hartree equations</w:t>
+                <w:t xml:space="preserve">Madelung, Gross-Pitaevskii and Korteweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-011-0487-y⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (10), pp.2843-2873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/25/10/2843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583214v3</w:t>
+                <w:t xml:space="preserve">hal-00642958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cascades for NLS on $\T^d$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (6), pp.2063-2077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.2063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Schrodinger equation and frequency saturation</w:t>
+                <w:t xml:space="preserve">Higher order Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/apde.2012.5.1157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (39), pp.395304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/39/395304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651045v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madelung, Gross-Pitaevskii and Korteweg</w:t>
+                <w:t xml:space="preserve">Geometric optics and instability for NLS and Davey-Stewartson models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.1885-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/25/10/2843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00642958v1</w:t>
+                <w:t xml:space="preserve">hal-00494620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher order Schrödinger equations</w:t>
+                <w:t xml:space="preserve">Semiclassical wave packet dynamics in Schrodinger equations with periodic potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/39/395304⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (3), pp.759-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00776157v1</w:t>
+                <w:t xml:space="preserve">hal-00556468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric optics and instability for NLS and Davey-Stewartson models</w:t>
+                <w:t xml:space="preserve">Interaction of coherent states for Hartree equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (6), pp.1885-1921. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 204 (2), pp.559-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/JEMS/350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-011-0487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494620v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583214v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical wave packet dynamics in Schrodinger equations with periodic potentials</w:t>
+                <w:t xml:space="preserve">Nonlinear dynamics of semiclassical coherent states in periodic potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (3), pp.759-774. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (24), pp.244032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/24/244032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556468v2</w:t>
+                <w:t xml:space="preserve">hal-00637052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical wave packet dynamics for Hartree equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite time extinction by nonlinear damping for the Schrodinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129055X11004485⟩</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (6), pp.961-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2010.531074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559476v3</w:t>
+                <w:t xml:space="preserve">hal-00496616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical aspects of the nonlinear Schrödinger equation in the semiclassical limit in a supercritical regime</w:t>
+                <w:t xml:space="preserve">A Nonlinear Adiabatic Theorem for Coherent States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bijan Mohammadi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2011005⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (8), pp.2143-2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/24/8/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454427v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite time extinction by nonlinear damping for the Schrodinger equation</w:t>
+                <w:t xml:space="preserve">Numerical aspects of the nonlinear Schrödinger equation in the semiclassical limit in a supercritical regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Gallo</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03605302.2010.531074⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (5), pp.981-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2011005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496616v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Adiabatic Theorem for Coherent States</w:t>
+                <w:t xml:space="preserve">Nonlinear Schrodinger equation with time dependent potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/24/8/002⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp.937-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2011.v9.n4.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530175v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Schrodinger equation with time dependent potential</w:t>
+                <w:t xml:space="preserve">Nonlinear coherent states and Ehrenfest time for Schrodinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2011.v9.n4.a1⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (2), pp.443-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-010-1154-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426530v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear coherent states and Ehrenfest time for Schrodinger equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimal blow-up solutions to the mass-critical inhomogeneous NLS equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Banica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-010-1154-0⟩</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.487-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2010.513410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440273v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374344v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal blow-up solutions to the mass-critical inhomogeneous NLS equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Schrodinger equations with modified dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03605302.2010.513410⟩</w:t>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/DPDE.2011.v8.n3.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374344v3</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595434v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Schrodinger equations with modified dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiclassical wave packet dynamics for Hartree equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (3), pp.173-184. </w:t>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (9), pp.933-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/DPDE.2011.v8.n3.a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X11004485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595434v3</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559476v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase weakly nonlinear geometric optics for Schrodinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (1), pp.489-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7677,1218 +7677,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical geometric optics for nonlinear Schrodinger equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotating points for the conformal NLS scattering operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-008-0176-7⟩</w:t>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/DPDE.2009.v6.n1.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142467v2</w:t>
+                <w:t xml:space="preserve">hal-00339952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On scattering for NLS: from Euclidean to hyperbolic space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Banica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (4), pp.1113-1127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcds.2009.24.1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating points for the conformal NLS scattering operator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WKB analysis for the Gross-Pitaevskii equation with non-trivial boundary conditions at infinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (1), pp.35-51. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.959-977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/DPDE.2009.v6.n1.a3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339952v2</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WKB analysis for the Gross-Pitaevskii equation with non-trivial boundary conditions at infinity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Loss of regularity for supercritical nonlinear Schrodinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26 (3), pp.959-977. </w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 343 (2), pp.397-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2008.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00208-008-0276-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176524v1</w:t>
+                <w:t xml:space="preserve">hal-00127815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of regularity for supercritical nonlinear Schrodinger equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyticity of the scattering operator for semilinear dispersive equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 343 (2), pp.397-420. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 286 (3), pp.1181-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00208-008-0276-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-008-0599-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127815v3</w:t>
+                <w:t xml:space="preserve">hal-00216145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyticity of the scattering operator for semilinear dispersive equations</w:t>
+                <w:t xml:space="preserve">On the time evolution of Wigner measures for Schrodinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gallagher</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Peter Stimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-008-0599-x⟩</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.559-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2009.8.559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216145v1</w:t>
+                <w:t xml:space="preserve">hal-00260846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the time evolution of Wigner measures for Schrodinger equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercritical geometric optics for nonlinear Schrodinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans Peter Stimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (2), pp.559-585. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 194 (1), pp.315-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2009.8.559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-008-0176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260846v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem in Sobolev spaces for nonlinear Schrodinger equations with potential</w:t>
+                <w:t xml:space="preserve">On the Gross-Pitaevskii equation for trapped dipolar quantum gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Markowich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portugal. Math. (N.S.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.2569-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/11/006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093953v2</w:t>
+                <w:t xml:space="preserve">hal-00277453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotonicity properties of blow-up time for nonlinear Schrödinger equation: numerical tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the wave operators for the critical nonlinear Schrodinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans-Peter Stimming</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MRL.2008.v15.n1.a15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2008.9.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00020062v2</w:t>
+                <w:t xml:space="preserve">hal-00133041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Gross-Pitaevskii equation for trapped dipolar quantum gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering theory for radial nonlinear Schrödinger equations on hyperbolic space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Banica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gigliola Staffilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/11/006⟩</w:t>
+              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.367-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00039-008-0663-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277453v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the wave operators for the critical nonlinear Schrodinger equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monotonicity properties of blow-up time for nonlinear Schrödinger equation: numerical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tohru Ozawa</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Stimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.11-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2008.9.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/MRL.2008.v15.n1.a15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00133041v1</w:t>
+                <w:t xml:space="preserve">hal-00020062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering theory for radial nonlinear Schrödinger equations on hyperbolic space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Cauchy problem in Sobolev spaces for nonlinear Schrodinger equations with potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gigliola Staffilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Portugal. Math. (N.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.191-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00039-008-0663-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00084492v2</w:t>
+                <w:t xml:space="preserve">hal-00093953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poisson formula for the Schrodinger operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tohru Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (3), pp.475-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9163,196 +9163,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical aspects of nonlinear Schrodinger equations in the presence of caustics</w:t>
+                <w:t xml:space="preserve">WKB analysis for nonlinear Schrödinger equations with potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202507002376⟩</w:t>
+              <w:t xml:space="preserve">Comm. Math. Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 269 (1), pp.195-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-006-0077-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133478v1</w:t>
+                <w:t xml:space="preserve">hal-00017778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WKB analysis for nonlinear Schrödinger equations with potential</w:t>
+                <w:t xml:space="preserve">Numerical aspects of nonlinear Schrodinger equations in the presence of caustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comm. Math. Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 269 (1), pp.195-221. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (10), pp.1531-1553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-006-0077-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202507002376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017778v2</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of quadratic oscillations in nonlinear Schrödinger equations II. The $L^2$-critical case.</w:t>
               </w:r>
@@ -9420,51 +9420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-classical limit of Schrodinger-Poisson equations in space dimension at least 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9615,51 +9615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert J. Mauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Peter Stimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66 numéro 1, pp.2956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9942,368 +9942,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical nonlinear Schrödinger equations with potential and focusing initial data</w:t>
+                <w:t xml:space="preserve">Semiclassical asymptotics for weakly nonlinear Bloch waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Miller</w:t>
+                <w:t xml:space="preserve">Peter A. Markowich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 41, pp.693-725</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 117 numéro 1-2, pp.343-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004969v1</w:t>
+                <w:t xml:space="preserve">hal-00128337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical asymptotics for weakly nonlinear Bloch waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Carles</w:t>
+                <w:t xml:space="preserve">Nonlinear Schrodinger equations with Stark potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Markowich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+                <w:t xml:space="preserve">Yoshihisa Nakamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 117 numéro 1-2, pp.343-375</w:t>
+              <w:t xml:space="preserve">Hokkaido Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 numéro 3, pp.719-729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128337v1</w:t>
+                <w:t xml:space="preserve">hal-00128397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Schrodinger equations with Stark potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Carles</w:t>
+                <w:t xml:space="preserve">Focusing of Spherical Nonlinear Pulses in ${\mathbb R}^{1+3}$, III. Sub and Supercritical cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihisa Nakamura</w:t>
+                <w:t xml:space="preserve">Jeffrey Rauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hokkaido Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 33 numéro 3, pp.719-729</w:t>
+              <w:t xml:space="preserve">Tohoku mathematical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56, pp.no. 3, 393-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128397v1</w:t>
+                <w:t xml:space="preserve">hal-00004968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing of Spherical Nonlinear Pulses in ${\mathbb R}^{1+3}$, III. Sub and Supercritical cases</w:t>
+                <w:t xml:space="preserve">Semiclassical nonlinear Schrödinger equations with potential and focusing initial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Rauch</w:t>
+                <w:t xml:space="preserve">Luc Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tohoku mathematical journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 56, pp.no. 3, 393-410</w:t>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41, pp.693-725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004968v1</w:t>
+                <w:t xml:space="preserve">hal-00004969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-classical Schrodinger equations with harmonic potential and nonlinear perturbation</w:t>
               </w:r>
@@ -10458,64 +10458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of quadratic oscillations in nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 203, pp.453-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11359,51 +11359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE2B3CF0"/>
+    <w:nsid w:val="FA570B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11590,51 +11590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remicarles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8866-587X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12889704X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409500v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chauleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferriere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Maierhofer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677959v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/pm/2133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075293v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gassot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914625v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250930030331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268646v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hayashi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2024.6.859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.676" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403443v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09600-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790977v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2023.2296924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198416v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad4505" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085923v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965508v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajaiej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576487v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022206" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lasser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/accf5a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868449v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac6841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142668v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375507v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavdat Ilyasov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293209v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2050257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327281v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/emss/54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817115v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160302v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cheverry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116596v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247353v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac3144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064636v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac219d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex H Ardila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2021.v19.n4.a6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475123v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560258v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyang G. Bhimani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-020-09788-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1177445" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01058-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738494v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398526v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2749" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0841-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13669" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167342v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nouri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-171412" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500300" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2017.v14.n4.a2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Drumond Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n2.a9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066391v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0501-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdv024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824396v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936646" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870043v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2166-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.967356" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932604" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799407v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnt217" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mouzaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12072-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/12/3185" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979411" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623620v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02757-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733128v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892416" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759132v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0785-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637052v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/24/244032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583214v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0487-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528792v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.2063" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651045v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.1157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/10/2843" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776157v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395304" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE76D352313AD7DA4D1D025E485E2018040377C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/350" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556468v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.759" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559476v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Cao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X11004485" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496616v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.531074" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/8/002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426530v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2011.v9.n4.a1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1154-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374344v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Banica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duyckaerts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.513410" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595434v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2011.v8.n3.a1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361348v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090750871" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142467v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alazard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-008-0176-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204575v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.1113" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339952v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2009.v6.n1.a3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.02.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127815v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-008-0276-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216145v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0599-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260846v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.559" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093953v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/11/006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2008.v15.n1.a15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084492v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Staffilani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-008-0663-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9014-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Masaki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0882" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-006-0017-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133478v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002376" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017778v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-006-0077-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001581v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Keraani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103896v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2006.10.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891607001112" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199705001829" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bony" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Haefner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Miller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Markowich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128397v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihisa Nakamura" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132804v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0294-1449(02)00027-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141002416936" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00212-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00023-002-8635-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200100438" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DW30NXZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347618v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347609v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811208379_0004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999REN10045" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remicarles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8866-587X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12889704X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409500v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chauleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferriere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109256v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Maierhofer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677959v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/pm/2133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075293v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gassot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914625v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250930030331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403443v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09600-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790977v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2023.2296924" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198416v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad4505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268646v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hayashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2024.6.859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576487v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022206" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965508v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajaiej" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15636" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lasser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/accf5a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085923v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868449v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac6841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142668v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375507v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavdat Ilyasov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293209v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2050257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327281v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/emss/54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817115v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160302v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cheverry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116596v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064636v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac219d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex H Ardila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2021.v19.n4.a6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475123v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247353v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac3144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560258v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyang G. Bhimani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-020-09788-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1177445" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01058-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398526v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738494v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13669" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167342v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nouri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-171412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2017.v14.n4.a2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0841-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870043v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Drumond Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2166-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdv024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824396v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936646" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.967356" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932604" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799407v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnt217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066391v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0501-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n2.a9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/12/3185" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mouzaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12072-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979411" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623620v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02757-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892416" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759132v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0785-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651045v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.1157" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/10/2843" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528792v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.2063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395304" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE76D352313AD7DA4D1D025E485E2018040377C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/350" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556468v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.759" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583214v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0487-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/24/244032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496616v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.531074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/8/002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426530v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2011.v9.n4.a1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1154-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374344v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Banica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duyckaerts" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.513410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595434v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2011.v8.n3.a1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559476v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Cao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X11004485" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361348v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090750871" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339952v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2009.v6.n1.a3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204575v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.1113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.02.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127815v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-008-0276-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0599-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.559" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142467v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-008-0176-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/11/006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2008.v15.n1.a15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084492v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Staffilani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-008-0663-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093953v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9014-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Masaki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0882" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-006-0017-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017778v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-006-0077-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002376" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001581v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Keraani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103896v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2006.10.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891607001112" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199705001829" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bony" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Haefner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128337v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Markowich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihisa Nakamura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004969v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Miller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132804v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0294-1449(02)00027-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141002416936" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00212-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00023-002-8635-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200100438" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DW30NXZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347618v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347609v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811208379_0004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999REN10045" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>