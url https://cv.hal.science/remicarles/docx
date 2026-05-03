--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1685,222 +1685,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the logarithmic Schrodinger equation with repulsive harmonic potential</w:t>
+                <w:t xml:space="preserve">On stability of rotational 2D binary Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chunmei Su</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Duong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Hajaiej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2022206⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.81-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576487v2</w:t>
+                <w:t xml:space="preserve">hal-02965508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stability of rotational 2D binary Bose-Einstein condensates</w:t>
+                <w:t xml:space="preserve">Numerical study of the logarithmic Schrodinger equation with repulsive harmonic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Hajaiej</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.81-124. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.3136 - 3159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/afst.1730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2022206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965508v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an intercritical log-modified nonlinear Schrodinger equation in two spatial dimensions</w:t>
               </w:r>
@@ -2673,235 +2673,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimates of local energy regularization for the logarithmic Schrodinger equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructive and destructive interferences in nonlinear hyperbolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weizhu Bao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Qinglin Tang</w:t>
+                <w:t xml:space="preserve">Christophe Cheverry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202522500038⟩</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société Mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.vi+110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/msmf.482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817115v2</w:t>
+                <w:t xml:space="preserve">hal-02160302v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive and destructive interferences in nonlinear hyperbolic equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error estimates of local energy regularization for the logarithmic Schrodinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weizhu Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cheverry</w:t>
+                <w:t xml:space="preserve">Qinglin Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Mathématique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 174, pp.vi+110. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.101-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24033/msmf.482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202522500038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160302v3</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global weak solutions for quantum isothermal fluids</w:t>
               </w:r>
@@ -3115,209 +3115,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064636v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global dynamics below the ground states for NLS under partial harmonic confinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbital stability vs. scattering in the cubic-quintic Schrodinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2021.v19.n4.a6⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.article n° 2150004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X21500045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864076v1</w:t>
+                <w:t xml:space="preserve">hal-02475123v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital stability vs. scattering in the cubic-quintic Schrodinger equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global dynamics below the ground states for NLS under partial harmonic confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex H Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.article n° 2150004. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.993-1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129055X21500045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2021.v19.n4.a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475123v3</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logarithmic Schrödinger equation with quadratic potential</w:t>
               </w:r>
@@ -3680,90 +3680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimates of a regularized finite difference method for the logarithmic Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weizhu Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunmei Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglin Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (2), pp.657-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3797,90 +3797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized numerical methods for the logarithmic Schrodinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weizhu Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunmei Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglin Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143 (2), pp.461-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4727,174 +4727,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering for nonlinear Schrodinger equation under partial harmonic confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher order Schrodinger and Hartree-Fock equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Antonelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Carles</w:t>
+                <w:t xml:space="preserve">Wolfgang Lucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Drumond Silva</w:t>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 334 (1), pp.367-396. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (12), pp.122301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-014-2166-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4936646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870043v2</w:t>
+                <w:t xml:space="preserve">hal-00824396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary study of the standing wave solutions of the Gross-Pitaevskii equation in dipolar quantum gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Hajaiej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (3), pp.509-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4922,131 +4922,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher order Schrodinger and Hartree-Fock equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering for nonlinear Schrodinger equation under partial harmonic confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+                <w:t xml:space="preserve">Jorge Drumond Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (12), pp.122301. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 334 (1), pp.367-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4936646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-014-2166-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824396v2</w:t>
+                <w:t xml:space="preserve">hal-00870043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite time extinction for nonlinear Schrodinger equation in 1D and 2D</w:t>
               </w:r>
@@ -5214,51 +5214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On nonlinear Schrodinger type equations with nonlinear damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,51 +5409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large time behavior in nonlinear Schrodinger equation with time dependent potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Drumond Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (2), pp.443-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6118,507 +6118,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Schrodinger equation and frequency saturation</w:t>
+                <w:t xml:space="preserve">Energy cascades for NLS on $\T^d$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (5), pp.1157-1173. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.2063-2077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/apde.2012.5.1157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.2063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651045v2</w:t>
+                <w:t xml:space="preserve">hal-00528792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madelung, Gross-Pitaevskii and Korteweg</w:t>
+                <w:t xml:space="preserve">Nonlinear Schrodinger equation and frequency saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/25/10/2843⟩</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.1157-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2012.5.1157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642958v1</w:t>
+                <w:t xml:space="preserve">hal-00651045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cascades for NLS on $\T^d$</w:t>
+                <w:t xml:space="preserve">Madelung, Gross-Pitaevskii and Korteweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Faou</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (6), pp.2063-2077. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (10), pp.2843-2873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.2063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/25/10/2843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528792v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher order Schrödinger equations</w:t>
+                <w:t xml:space="preserve">Geometric optics and instability for NLS and Davey-Stewartson models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/39/395304⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.1885-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776157v1</w:t>
+                <w:t xml:space="preserve">hal-00494620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric optics and instability for NLS and Davey-Stewartson models</w:t>
+                <w:t xml:space="preserve">Higher order Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (39), pp.395304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/39/395304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/JEMS/350⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494620v1</w:t>
+                <w:t xml:space="preserve">hal-00776157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiclassical wave packet dynamics in Schrodinger equations with periodic potentials</w:t>
               </w:r>
@@ -6858,300 +6858,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite time extinction by nonlinear damping for the Schrodinger equation</w:t>
+                <w:t xml:space="preserve">Numerical aspects of the nonlinear Schrödinger equation in the semiclassical limit in a supercritical regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Gallo</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03605302.2010.531074⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (5), pp.981-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2011005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496616v2</w:t>
+                <w:t xml:space="preserve">hal-00454427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Adiabatic Theorem for Coherent States</w:t>
+                <w:t xml:space="preserve">Finite time extinction by nonlinear damping for the Schrodinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (6), pp.961-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2010.531074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/24/8/002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00530175v1</w:t>
+                <w:t xml:space="preserve">hal-00496616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical aspects of the nonlinear Schrödinger equation in the semiclassical limit in a supercritical regime</w:t>
+                <w:t xml:space="preserve">A Nonlinear Adiabatic Theorem for Coherent States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bijan Mohammadi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (5), pp.981-1008. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (8), pp.2143-2164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2011005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/24/8/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454427v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Schrodinger equation with time dependent potential</w:t>
               </w:r>
@@ -7592,51 +7592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase weakly nonlinear geometric optics for Schrodinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7677,209 +7677,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating points for the conformal NLS scattering operator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On scattering for NLS: from Euclidean to hyperbolic space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Banica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (1), pp.35-51. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (4), pp.1113-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/DPDE.2009.v6.n1.a3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2009.24.1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339952v2</w:t>
+                <w:t xml:space="preserve">hal-00204575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On scattering for NLS: from Euclidean to hyperbolic space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotating points for the conformal NLS scattering operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (4), pp.1113-1127. </w:t>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.35-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2009.24.1113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/DPDE.2009.v6.n1.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204575v2</w:t>
+                <w:t xml:space="preserve">hal-00339952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WKB analysis for the Gross-Pitaevskii equation with non-trivial boundary conditions at infinity</w:t>
               </w:r>
@@ -8340,512 +8340,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Gross-Pitaevskii equation for trapped dipolar quantum gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monotonicity properties of blow-up time for nonlinear Schrödinger equation: numerical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Markowich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+                <w:t xml:space="preserve">Hans-Peter Stimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21, pp.2569-2590. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.11-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/11/006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2008.9.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277453v1</w:t>
+                <w:t xml:space="preserve">hal-00020062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the wave operators for the critical nonlinear Schrodinger equation</w:t>
+                <w:t xml:space="preserve">On the Cauchy problem in Sobolev spaces for nonlinear Schrodinger equations with potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tohru Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Portugal. Math. (N.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.191-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133041v1</w:t>
+                <w:t xml:space="preserve">hal-00093953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering theory for radial nonlinear Schrödinger equations on hyperbolic space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Gross-Pitaevskii equation for trapped dipolar quantum gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gigliola Staffilani</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Markowich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00039-008-0663-x⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.2569-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/11/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084492v2</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotonicity properties of blow-up time for nonlinear Schrödinger equation: numerical tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the wave operators for the critical nonlinear Schrodinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans-Peter Stimming</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2008.9.11⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MRL.2008.v15.n1.a15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020062v2</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem in Sobolev spaces for nonlinear Schrodinger equations with potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering theory for radial nonlinear Schrödinger equations on hyperbolic space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Banica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gigliola Staffilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portugal. Math. (N.S.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.367-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00039-008-0663-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093953v2</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poisson formula for the Schrodinger operator</w:t>
               </w:r>
@@ -9332,200 +9332,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of quadratic oscillations in nonlinear Schrödinger equations II. The $L^2$-critical case.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-classical limit of Schrodinger-Poisson equations in space dimension at least 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Keraani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 233 (1), pp.241-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2006.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001581v1</w:t>
+                <w:t xml:space="preserve">hal-00103896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-classical limit of Schrodinger-Poisson equations in space dimension at least 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the role of quadratic oscillations in nonlinear Schrödinger equations II. The $L^2$-critical case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Keraani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 359 (1), pp.33-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103896v1</w:t>
+                <w:t xml:space="preserve">hal-00001581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade of phase shifts for nonlinear Schrödinger equations</w:t>
               </w:r>
@@ -11359,51 +11359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA570B4A"/>
+    <w:nsid w:val="0D71729B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11590,51 +11590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remicarles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8866-587X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12889704X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409500v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chauleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferriere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109256v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Maierhofer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677959v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/pm/2133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075293v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gassot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914625v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250930030331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403443v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09600-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790977v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2023.2296924" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198416v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad4505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268646v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hayashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2024.6.859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576487v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022206" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965508v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajaiej" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15636" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lasser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/accf5a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085923v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868449v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac6841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142668v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375507v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavdat Ilyasov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293209v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2050257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327281v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/emss/54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817115v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160302v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cheverry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116596v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064636v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac219d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex H Ardila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2021.v19.n4.a6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475123v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247353v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac3144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560258v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyang G. Bhimani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-020-09788-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1177445" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01058-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398526v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738494v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13669" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167342v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nouri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-171412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2017.v14.n4.a2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0841-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870043v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Drumond Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2166-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdv024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824396v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936646" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.967356" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932604" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799407v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnt217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066391v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0501-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n2.a9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/12/3185" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mouzaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12072-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979411" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623620v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02757-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892416" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759132v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0785-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651045v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.1157" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/10/2843" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528792v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.2063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395304" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE76D352313AD7DA4D1D025E485E2018040377C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/350" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556468v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.759" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583214v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0487-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/24/244032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496616v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.531074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/8/002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426530v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2011.v9.n4.a1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1154-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374344v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Banica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duyckaerts" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.513410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595434v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2011.v8.n3.a1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559476v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Cao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X11004485" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361348v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090750871" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339952v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2009.v6.n1.a3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204575v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.1113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.02.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127815v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-008-0276-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0599-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.559" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142467v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-008-0176-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/11/006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2008.v15.n1.a15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084492v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Staffilani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-008-0663-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093953v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9014-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Masaki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0882" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-006-0017-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017778v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-006-0077-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002376" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001581v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Keraani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103896v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2006.10.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891607001112" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199705001829" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bony" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Haefner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128337v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Markowich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihisa Nakamura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004969v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Miller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132804v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0294-1449(02)00027-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141002416936" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00212-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00023-002-8635-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200100438" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DW30NXZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347618v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347609v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811208379_0004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999REN10045" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remicarles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8866-587X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12889704X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409500v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chauleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferriere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109256v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Maierhofer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677959v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/pm/2133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075293v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gassot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914625v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250930030331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403443v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09600-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790977v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2023.2296924" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198416v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad4505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268646v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hayashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2024.6.859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965508v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajaiej" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1730" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576487v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15636" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lasser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/accf5a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085923v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868449v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac6841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142668v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375507v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavdat Ilyasov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293209v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2050257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327281v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/emss/54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160302v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cheverry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.482" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817115v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116596v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064636v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac219d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475123v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex H Ardila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2021.v19.n4.a6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247353v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac3144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560258v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyang G. Bhimani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-020-09788-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1177445" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01058-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398526v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738494v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13669" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167342v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nouri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-171412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2017.v14.n4.a2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0841-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824396v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936646" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdv024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870043v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Drumond Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2166-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.967356" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932604" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799407v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnt217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066391v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0501-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n2.a9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/12/3185" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mouzaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12072-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979411" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623620v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02757-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892416" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759132v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0785-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528792v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.2063" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651045v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.1157" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/10/2843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/350" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395304" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE76D352313AD7DA4D1D025E485E2018040377C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556468v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.759" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583214v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0487-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/24/244032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496616v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.531074" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/8/002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426530v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2011.v9.n4.a1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1154-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374344v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Banica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duyckaerts" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.513410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595434v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2011.v8.n3.a1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559476v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Cao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X11004485" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361348v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090750871" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204575v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.1113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339952v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2009.v6.n1.a3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.02.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127815v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-008-0276-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0599-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.559" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142467v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-008-0176-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093953v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/11/006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2008.v15.n1.a15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084492v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Staffilani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-008-0663-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9014-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Masaki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0882" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-006-0017-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017778v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-006-0077-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002376" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2006.10.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001581v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Keraani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891607001112" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199705001829" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bony" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Haefner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128337v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Markowich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihisa Nakamura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004969v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Miller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132804v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0294-1449(02)00027-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141002416936" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00212-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00023-002-8635-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200100438" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DW30NXZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347618v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347609v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811208379_0004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999REN10045" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>