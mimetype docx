--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11304 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11252 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Carles </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remicarles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8866-587X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12889704X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2u9hq5gAAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm inflation in negative order Sobolev spaces for KdV and KP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ground state of the nonlinear Schrödinger equation: asymptotic behavior at the endpoint powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chauleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pelinovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409500v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the nonlinear Schrödinger flow upon the nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chauleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On scattering for NLS: rigidity properties and numerical simulations via the lens transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Maierhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time splitting and error estimates for nonlinear Schrodinger equations with a potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677959v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence of the nonlinear Schrodinger flow upon the power of the nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chauleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-time approximate controllability of the logarithmic Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Pozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toy model for frequency cascade in the nonlinear Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WKB analysis for the nonlinear Schrodinger equation and instability results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing at a point with caustic crossing for a class of nonlinear equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress on Numerical Analysis for Nonlinear Dispersive Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORLD SCIENTIFIC, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/14405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cauchy problem for logarithmic fractional Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyuan Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portugaliae Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1/2), pp.155-175. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/pm/2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathological set with loss of regularity for nonlinear Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.715-753. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/aihpc/126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of coherent states in the logarithmic Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyuan Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (8), pp.2151-2175. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.250930030331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics near the origin of the long range scattering for the one-dimensional Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.1717-1742. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering and uniform in time error estimates for splitting method in NLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.683-722. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10208-022-09600-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic Gross-Pitaevskii equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1-2), pp.88-120. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2023.2296924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790977v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonlinear effects in multiphase WKB analysis for the nonlinear Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (6), pp.065017. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ad4505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198416v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low regularity solutions to the logarithmic Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (3), pp.859-871. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/paa.2024.6.859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability of rotational 2D binary Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Duong Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Hajaiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.81-124. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/afst.1730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965508v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On an intercritical log-modified nonlinear Schrodinger equation in two spatial dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151 (10), pp.4173-4189. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/15636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cauchy problem for the Hartree approximation in quantum dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (6), pp.3158-3181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/accf5a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the logarithmic Schrodinger equation with repulsive harmonic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.3136 - 3159. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2022206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ground state (in-)stability in multi-dimensional cubic-quintic Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.423-443. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2022085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ground states for the 2D Schrodinger equation with combined nonlinearities and harmonic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavdat Ilyasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniqueness and nonlinear instability of Gaussons under repulsive harmonic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (6), pp.1176-1192. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2022.2050257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical approximations for composite quantum systems: assessment of error estimates for a separable ansatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lasorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (22), pp.224010. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/ac6841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868449v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-time behavior of compressible polytropic fluids and nonlinear Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleber Carrapatoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.549-574. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/qam/1618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic Schrödinger equation and isothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.99-134. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/emss/54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimates of local energy regularization for the logarithmic Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weizhu Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.101-136. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202522500038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive and destructive interferences in nonlinear hyperbolic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cheverry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 174, pp.vi+110. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/msmf.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160302v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global weak solutions for quantum isothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleber Carrapatoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (6), pp.2241-2298. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/aif.3489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of scales: Dynamical approximations for composite quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lasorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (41), pp.article n°414002. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/ac219d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064636v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital stability vs. scattering in the cubic-quintic Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.article n° 2150004. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X21500045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475123v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global dynamics below the ground states for NLS under partial harmonic confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex H Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.993-1032. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2021.v19.n4.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic Schrödinger equation with quadratic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.8283-8310. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ac3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm inflation for nonlinear Schrodinger equations in Fourier-Lebesgue and modulation spaces of negative regularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyang G. Bhimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (6), pp.n° 78. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00041-020-09788-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WKB analysis of non-elliptic nonlinear Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (6), pp.1950045. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219199719500457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservation law with spatially localized sublinear damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ervedoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (1), pp.13-50. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimates of a regularized finite difference method for the logarithmic Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weizhu Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.657-680. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1177445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized numerical methods for the logarithmic Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weizhu Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143 (2), pp.461-487. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-019-01058-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal dynamics for the defocusing logarithmic Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallagher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (9), pp.1761-1801. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00127094-2018-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398526v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity results in generalized isothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleber Carrapatoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.47-85. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicator-mutator equations with quadratic fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (2), pp.5315-5327. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/13669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monokinetic solutions to a singular Vlasov equation from a semiclassical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Nouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102 (1-2), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ASY-171412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WKB analysis of generalized derivative nonlinear Schrodinger equations without hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (9), pp.1727-1742. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superexponential growth or decay in the heat equation with a logarithmic nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4), pp.343-358. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/DPDE.2017.v14.n4.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fourier time-splitting methods for nonlinear Schrodinger equations in the semi-classical limit II. Analytic regularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.315-342. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-016-0841-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm-inflation for periodic NLS equations in negative Sobolev spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kappeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (4), pp.623-642. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/bsmf.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On semi-classical limit of nonlinear quantum scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.711-756. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/asens.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary study of the standing wave solutions of the Gross-Pitaevskii equation in dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Hajaiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (3), pp.509-518. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/blms/bdv024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher order Schrodinger and Hartree-Fock equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Lucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (12), pp.122301. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite time extinction for nonlinear Schrodinger equation in 1D and 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.897-917. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2014.967356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering for nonlinear Schrodinger equation under partial harmonic confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Drumond Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 334 (1), pp.367-396. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-014-2166-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering for the nonlinear Schrodinger equation with a general one-dimensional confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (10), pp.101503. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4932604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonlinear Schrodinger type equations with nonlinear damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mathematics Research Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.740-762. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imrn/rnt217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp weights in the Cauchy problem for nonlinear Schrodinger equations with potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.2087-2094. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-015-0501-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066391v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large time behavior in nonlinear Schrodinger equation with time dependent potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Drumond Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2), pp.443-460. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n2.a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the orbital stability of Gaussian solitary waves in the log-KdV equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Pelinovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (12), pp.3185 - 3202. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/27/12/3185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cauchy problem for Hartree equation in the Wiener algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounes Mouzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (7), pp.2469-2482. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/S0002-9939-2014-12072-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit solutions for replicator-mutator equations: extinction vs. acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (6), pp.1919-1934. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140979411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting methods for the nonlocal Fowler equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Bouharguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83 (287), pp.1121-1141. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/S0025-5718-2013-02757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fourier time-splitting methods for nonlinear Schrodinger equations in the semi-classical limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3232-3258. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120892416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic preserving scheme based on a new formulation for NLS in the semiclassical limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Méhats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.1228-1260. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120899017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear Landau-Zener formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 152 (4), pp.619-656. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-013-0785-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy cascades for NLS on $\T^d$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (6), pp.2063-2077. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2012.32.2063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Schrodinger equation and frequency saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.1157-1173. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/apde.2012.5.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelung, Gross-Pitaevskii and Korteweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Saut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (10), pp.2843-2873. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/25/10/2843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher order Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (39), pp.395304. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/39/395304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric optics and instability for NLS and Davey-Stewartson models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.1885-1921. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiclassical wave packet dynamics in Schrodinger equations with periodic potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.759-774. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of coherent states for Hartree equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 204 (2), pp.559-598. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-011-0487-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583214v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of semiclassical coherent states in periodic potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (24), pp.244032. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/24/244032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical aspects of the nonlinear Schrödinger equation in the semiclassical limit in a supercritical regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (5), pp.981-1008. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite time extinction by nonlinear damping for the Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (6), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2010.531074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Adiabatic Theorem for Coherent States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (8), pp.2143-2164. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/24/8/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Schrodinger equation with time dependent potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.937-964. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2011.v9.n4.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear coherent states and Ehrenfest time for Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301 (2), pp.443-472. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-010-1154-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal blow-up solutions to the mass-critical inhomogeneous NLS equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Banica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duyckaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (3), pp.487-531. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2010.513410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Schrodinger equations with modified dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.173-184. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/DPDE.2011.v8.n3.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595434v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiclassical wave packet dynamics for Hartree equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (9), pp.933-967. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X11004485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559476v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase weakly nonlinear geometric optics for Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.489-518. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090750871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On scattering for NLS: from Euclidean to hyperbolic space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Banica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duyckaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (4), pp.1113-1127. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2009.24.1113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating points for the conformal NLS scattering operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/DPDE.2009.v6.n1.a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339952v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WKB analysis for the Gross-Pitaevskii equation with non-trivial boundary conditions at infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (3), pp.959-977. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of regularity for supercritical nonlinear Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 343 (2), pp.397-420. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00208-008-0276-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyticity of the scattering operator for semilinear dispersive equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallagher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 286 (3), pp.1181-1209. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-008-0599-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time evolution of Wigner measures for Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter Stimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.559-585. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2009.8.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical geometric optics for nonlinear Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 194 (1), pp.315-347. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-008-0176-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonicity properties of blow-up time for nonlinear Schrödinger equation: numerical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Stimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.11-36. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2008.9.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cauchy problem in Sobolev spaces for nonlinear Schrodinger equations with potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portugal. Math. (N.S.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gross-Pitaevskii equation for trapped dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.2569-2590. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/21/11/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the wave operators for the critical nonlinear Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.185-195. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/MRL.2008.v15.n1.a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering theory for radial nonlinear Schrödinger equations on hyperbolic space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Banica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigliola Staffilani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric And Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.367-399. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00039-008-0663-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084492v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Poisson formula for the Schrodinger operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (3), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00041-008-9014-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiclassical Analysis for Hartree equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Masaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (4), pp.211-227. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ASY-2008-0882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On instability for the cubic nonlinear Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344 (8), pp.483-486. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric optics and instability for semi-classical Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 183 (3), pp.525-553. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-006-0017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WKB analysis for nonlinear Schrödinger equations with potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comm. Math. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 269 (1), pp.195-221. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-006-0077-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical aspects of nonlinear Schrodinger equations in the presence of caustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (10), pp.1531-1553. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202507002376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-classical limit of Schrodinger-Poisson equations in space dimension at least 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 233 (1), pp.241-275. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of quadratic oscillations in nonlinear Schrödinger equations II. The $L^2$-critical case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Keraani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 359 (1), pp.33-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of phase shifts for nonlinear Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Hyperbolic Differ. Equ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.207-231. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219891607001112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear vs. nonlinear effects for nonlinear Schrödinger equations with potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun. Contemp. Math.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, no. 4, pp. 483-508. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219199705001829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Semi)classical limit of the Hartree equation with harmonic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert J. Mauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter Stimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 numéro 1, pp.2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering theory for the Schrödinger equation with repulsive potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Haefner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84 (5), pp.509-579. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global existence results for nonlinear Schrödinger equations with quadratic potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.no. 2, 385-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiclassical asymptotics for weakly nonlinear Bloch waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Sparber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 numéro 1-2, pp.343-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Schrodinger equations with Stark potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihisa Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokkaido Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 numéro 3, pp.719-729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing of Spherical Nonlinear Pulses in ${\mathbb R}^{1+3}$, III. Sub and Supercritical cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tohoku mathematical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56, pp.no. 3, 393-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiclassical nonlinear Schrödinger equations with potential and focusing initial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osaka Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41, pp.693-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-classical Schrodinger equations with harmonic potential and nonlinear perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales I.H.P., Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.no. 3, 501-542. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0294-1449(02)00027-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Schrödinger equations with repulsive harmonic potential and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, pp.823-843. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0036141002416936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of quadratic oscillations in nonlinear Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallagher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 203, pp.453-493. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1236(03)00212-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on nonlinear Schrödinger equations with harmonic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.757-772. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00023-002-8635-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical nonlinear Schrödinger equations with and without harmonic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.1513-1523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric optics and long range scattering for one-dimensional nonlinear Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comm. Math. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 220 (1), pp.41-67. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002200100438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity in generalized isothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleber Carrapatoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hillairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Bressan; Marta Lewicka; Dehua Wang; Yuxi Zheng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperbolic Problems:Theory, Numerics, Applications, Proceedings of the Seventeenth International Conference on Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, AIMS, pp.136-144, 2020, AIMS Series on Applied Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Dynamics for the Logarithmic Schrödinger Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Coron; Tatsien Li; Wei-Min Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Series in Contemporary Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, World Scientific, pp.177-212, 2019, Harmonic Analysis and Wave Equations, 978-981-120-836-2. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811208379_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the semi-classical limit for the nonlinear Schrodinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Farina and J.-C. Saut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stationary and Time Dependent Gross-Pitaevskii Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amer. Math. Soc., pp.105-127, 2008, Contemp. Math. 473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations, concentration et dispersion pour des équations d'ondes et de Schrödinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Sciences et Technologies - Bordeaux I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études d’oscillations non linéaires près d’une caustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Rennes 1, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999REN10045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02933740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11359,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D71729B"/>
+    <w:nsid w:val="F7FA6880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11590,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remicarles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8866-587X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12889704X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409500v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chauleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferriere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109256v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Maierhofer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677959v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/pm/2133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075293v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gassot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914625v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250930030331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403443v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09600-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790977v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2023.2296924" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198416v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad4505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268646v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hayashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2024.6.859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965508v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajaiej" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1730" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576487v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15636" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lasser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/accf5a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085923v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868449v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac6841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142668v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375507v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavdat Ilyasov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293209v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2050257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327281v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/emss/54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160302v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cheverry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.482" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817115v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116596v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064636v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac219d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475123v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex H Ardila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2021.v19.n4.a6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247353v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac3144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560258v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyang G. Bhimani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-020-09788-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1177445" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01058-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398526v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738494v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13669" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167342v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nouri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-171412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2017.v14.n4.a2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0841-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824396v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936646" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdv024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870043v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Drumond Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2166-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.967356" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932604" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799407v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnt217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066391v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0501-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n2.a9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/12/3185" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mouzaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12072-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979411" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623620v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02757-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892416" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759132v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0785-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528792v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.2063" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651045v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.1157" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/10/2843" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/350" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395304" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE76D352313AD7DA4D1D025E485E2018040377C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556468v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.759" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583214v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0487-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/24/244032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496616v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.531074" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/8/002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426530v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2011.v9.n4.a1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1154-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374344v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Banica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duyckaerts" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.513410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595434v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2011.v8.n3.a1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559476v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Cao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X11004485" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361348v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090750871" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204575v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.1113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339952v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2009.v6.n1.a3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.02.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127815v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-008-0276-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0599-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.559" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142467v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-008-0176-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093953v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/11/006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2008.v15.n1.a15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084492v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Staffilani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-008-0663-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9014-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Masaki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0882" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-006-0017-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017778v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-006-0077-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002376" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2006.10.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001581v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Keraani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891607001112" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199705001829" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bony" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Haefner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128337v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Markowich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihisa Nakamura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004969v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Miller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132804v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0294-1449(02)00027-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141002416936" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00212-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00023-002-8635-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200100438" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DW30NXZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347618v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347609v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811208379_0004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999REN10045" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remicarles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8866-587X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12889704X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2u9hq5gAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409500v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chauleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferriere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109256v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Maierhofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677959v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pozzoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117614v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Dong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/pm/2133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075293v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gassot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914625v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250930030331" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.676" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403443v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-022-09600-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790977v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2023.2296924" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198416v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad4505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268646v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hayashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ozawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2024.6.859" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965508v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Duong Dinh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajaiej" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1730" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lasser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/accf5a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576487v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022206" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085923v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375507v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavdat Ilyasov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12534" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293209v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2050257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868449v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac6841" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142668v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327281v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/emss/54" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817115v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160302v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cheverry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.482" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116596v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3489" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064636v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac219d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475123v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex H Ardila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2021.v19.n4.a6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247353v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac3144" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560258v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyang G. Bhimani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-020-09788-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500457" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1177445" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01058-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398526v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738494v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13669" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167342v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-171412" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500300" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2017.v14.n4.a2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0841-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2749" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2294" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdv024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824396v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936646" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.967356" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870043v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Drumond Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2166-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932604" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799407v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnt217" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066391v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0501-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n2.a9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/12/3185" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mouzaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12072-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979411" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623620v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02757-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733128v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892416" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759132v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0785-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528792v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.2063" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651045v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2012.5.1157" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/10/2843" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395304" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE76D352313AD7DA4D1D025E485E2018040377C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/350" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556468v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.759" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583214v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0487-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/24/244032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454427v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496616v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.531074" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/8/002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426530v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2011.v9.n4.a1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1154-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374344v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Banica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duyckaerts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.513410" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595434v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2011.v8.n3.a1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559476v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Cao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X11004485" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361348v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090750871" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204575v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.24.1113" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339952v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2009.v6.n1.a3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alazard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.02.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127815v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-008-0276-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216145v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-008-0599-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260846v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.559" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142467v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-008-0176-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093953v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/11/006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133041v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2008.v15.n1.a15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084492v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Staffilani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-008-0663-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170775v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9014-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195618v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Masaki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0882" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127816v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-006-0017-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017778v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-006-0077-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002376" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2006.10.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001581v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Keraani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891607001112" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001612v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199705001829" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004972v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bony" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Haefner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2004.10.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001580v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128337v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Markowich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128397v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihisa Nakamura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004968v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004969v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Miller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132804v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0294-1449(02)00027-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004966v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141002416936" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004965v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00212-X" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004963v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00023-002-8635-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364279v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200100438" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DW30NXZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347609v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811208379_0004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009350v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02933740v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999REN10045" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>