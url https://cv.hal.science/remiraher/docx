--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -133,1037 +133,315 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
-[...720 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the resilience of state institutions to security threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlis Ketners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Hudyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyas Tulteev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kubiczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (1), pp.64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41284-025-00515-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ESG integration to strategic resilience: Rethinking corporate financial governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Yanushkevych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Di Studi Sulla Sostenibilita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/riss2025oa21101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1173,199 +451,921 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation dans le secteur de l’immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de l’immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2025, ‎ 978-2807366848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité d’intermédiation et les nouveaux métiers de l’immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de l’immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2025, 978-2807366848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Smarter Sustainability: SPHERE as a Framework for Hybrid Economic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FMOS 2025 - At the crossroads of Finance, Marketing, and Operations for Sustainable Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Applied Sciences Institute in Switzerland, Jun 2025, La Tour-de-Peilz, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la smart city à la senseable city : quelle place pour le citoyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur les villes sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ESPI2R, Jun 2024, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cycle de vie de la start-up à la scale-up : l'évolution de la gouvernance entre scalabilité et rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée de Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Finance Contrôle Stratégie, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance familiale et développement d'une franchise internationale : le cas de l'entreprise V and B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international sur les modes de gouvernance et stratégies de développement des entreprises familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bejaia, Oct 2023, Bejaia, Algérie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques de projet, logiques de profit : les tensions entre l’institution financière et l’entreprise réelle autour d’un objectif de performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90ème Congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance de projet dans les pure-players numériques par le prisme du business-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ers ateliers des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le business-model entre théorie et pratique : quelle pertinence pour la start-up numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEPME - Congrès International Francophone sur l'Entrepreneuriat et les PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIREPME; COACTIS; Université Lumière Lyon-2; Université Jean Monnet Saint-Etienne; Mines Saint-Etienne, Oct 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pactes d'actionnaires dans l'économie numérique : un cadre juridique pour le marché des comportements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Workshop de l'école doctorale EDGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEMNA, Apr 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05235656v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi d’une scalabilité sans rentabilité : quelle gouvernance pour les start-up en croissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEPME - Congrès International Francophone sur l'Entrepreneuriat et les PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIREPME; IPAG Nice, May 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de gouvernance entre émergence et croissance : spécificités des écosystèmes de l'économie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88ème Congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2021, Sherbrooke (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2090,159 +2090,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essentiel des institutions européennes</w:t>
+                <w:t xml:space="preserve">L'essentiel du droit constitutionnel et des institutions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Studyrama, 125 p., 2017, Les incontournables, 978-2759035960</w:t>
+              <w:t xml:space="preserve">Studyrama, 2017, 978-2759035953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702375v1</w:t>
+                <w:t xml:space="preserve">hal-04702367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essentiel du droit constitutionnel et des institutions politiques</w:t>
+                <w:t xml:space="preserve">L'essentiel des institutions européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Studyrama, 2017, 978-2759035953</w:t>
+              <w:t xml:space="preserve">Studyrama, 125 p., 2017, Les incontournables, 978-2759035960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702367v1</w:t>
+                <w:t xml:space="preserve">hal-04702375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire et parler pour convaincre : manuel pratique pour rédiger et prononcer des discours efficaces</w:t>
               </w:r>
@@ -2412,160 +2412,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours du manager : comment écrire un discours, parler en public et devenir un leader</w:t>
+                <w:t xml:space="preserve">La signature en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 978-2759017812</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2012, Questions contemporaines, 978-2296961050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702357v1</w:t>
+                <w:t xml:space="preserve">hal-04204944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La signature en politique</w:t>
+                <w:t xml:space="preserve">Discours du manager : comment écrire un discours, parler en public et devenir un leader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. 2012, Questions contemporaines, 978-2296961050</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studyrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2759017812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204944v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2823,51 +2823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupe-espi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Ketners" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Hudyma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Tulteev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kubiczek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41284-025-00515-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Antoniuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Antoniuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Tkachenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Yanushkevych" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/riss2025oa21101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charreire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebreton-Derrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/juris-immo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Priol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Esnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/1505/9782759017812/discours-du-manager-comment-ecrire-un-discours-parler-en-public-et-devenir-un-leader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04213350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupe-espi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298185v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Ketners" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Hudyma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Tulteev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kubiczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41284-025-00515-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Antoniuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Antoniuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Tkachenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Yanushkevych" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/riss2025oa21101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charreire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebreton-Derrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/juris-immo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Priol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Esnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/1505/9782759017812/discours-du-manager-comment-ecrire-un-discours-parler-en-public-et-devenir-un-leader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04213350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>