--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -133,511 +133,1115 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the resilience of state institutions to security threats</w:t>
+                <w:t xml:space="preserve">The Role of the State Administration in Ensuring The Safety of the Digital Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ainura Ryspaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karlis Ketners</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Milanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleh Hudyma</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anarbubu Sherbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Kubiczek</w:t>
+                <w:t xml:space="preserve">Lukasz Kozera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Persona e Amministrazione </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298185v1</w:t>
+                <w:t xml:space="preserve">hal-05576032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enhancing the resilience of state institutions to security threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlis Ketners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Hudyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Tulteev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kubiczek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41284-025-00515-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From ESG integration to strategic resilience: Rethinking corporate financial governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Yanushkevych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Di Studi Sulla Sostenibilita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/riss2025oa21101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3280/riss2025oa21101⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05491252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner l’habitat partagé aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.cahiers-espi2r.fr/2073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management et incertitude : comment prendre des décisions éclairées dans un monde incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caractéristiques économiques spécifiques d’un bien immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théories de la gouvernance d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation dans les métiers de la commercialisation immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Trojette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions du business model dans l’entrepreneuriat numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing et publicité : comment mesurer l’attention et la mémorisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Raher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.forbes.fr/business/marketing-et-publicite-comment-mesurer-lattention-et-la-memorisation/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation dans le secteur de l’immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de l’immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2025, ‎ 978-2807366848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité d’intermédiation et les nouveaux métiers de l’immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de l’immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2025, 978-2807366848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -647,1919 +1251,1440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Smarter Sustainability: SPHERE as a Framework for Hybrid Economic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMOS 2025 - At the crossroads of Finance, Marketing, and Operations for Sustainable Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Applied Sciences Institute in Switzerland, Jun 2025, La Tour-de-Peilz, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la smart city à la senseable city : quelle place pour le citoyen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur les villes sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ESPI2R, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle de vie de la start-up à la scale-up : l'évolution de la gouvernance entre scalabilité et rentabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Logiques de projet, logiques de profit : les tensions entre l’institution financière et l’entreprise réelle autour d’un objectif de performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Finance Contrôle Stratégie, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">90ème Congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637186v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance familiale et développement d'une franchise internationale : le cas de l'entreprise V and B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le cycle de vie de la start-up à la scale-up : l'évolution de la gouvernance entre scalabilité et rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international sur les modes de gouvernance et stratégies de développement des entreprises familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bejaia, Oct 2023, Bejaia, Algérie, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Finance Contrôle Stratégie, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637158v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques de projet, logiques de profit : les tensions entre l’institution financière et l’entreprise réelle autour d’un objectif de performance globale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gouvernance familiale et développement d'une franchise internationale : le cas de l'entreprise V and B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90ème Congrès de l'Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire international sur les modes de gouvernance et stratégies de développement des entreprises familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bejaia, Oct 2023, Bejaia, Algérie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637128v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de projet dans les pure-players numériques par le prisme du business-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ers ateliers des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le business-model entre théorie et pratique : quelle pertinence pour la start-up numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME - Congrès International Francophone sur l'Entrepreneuriat et les PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIREPME; COACTIS; Université Lumière Lyon-2; Université Jean Monnet Saint-Etienne; Mines Saint-Etienne, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pactes d'actionnaires dans l'économie numérique : un cadre juridique pour le marché des comportements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Workshop de l'école doctorale EDGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEMNA, Apr 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi d’une scalabilité sans rentabilité : quelle gouvernance pour les start-up en croissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME - Congrès International Francophone sur l'Entrepreneuriat et les PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIREPME; IPAG Nice, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de gouvernance entre émergence et croissance : spécificités des écosystèmes de l'économie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88ème Congrès de l'Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acfas, May 2021, Sherbrooke (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637146v1</w:t>
-              </w:r>
-[...477 lines deleted...]
-                <w:t xml:space="preserve">hal-05035352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes, justice prédictive et juges-robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebreton-Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrick B. Editions, 2023, 978-2356447210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juris'Immo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick B. Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Juriscoach, 978-2356444714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juris' Data : 25 fiches pour comprendre et réviser le droit des données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Esnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrick B. Editions, 188 p., 2018, 978-2356443359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essentiel du droit constitutionnel et des institutions politiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'essentiel des institutions européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Studyrama, 2017, 978-2759035953</w:t>
+              <w:t xml:space="preserve">Studyrama, 125 p., 2017, Les incontournables, 978-2759035960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702367v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essentiel des institutions européennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'essentiel du droit constitutionnel et des institutions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Studyrama, 125 p., 2017, Les incontournables, 978-2759035960</w:t>
+              <w:t xml:space="preserve">Studyrama, 2017, 978-2759035953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702375v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire et parler pour convaincre : manuel pratique pour rédiger et prononcer des discours efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Studyrama, 2015, 978-2759028801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodo du Droit : comment résoudre un cas pratique, rédiger une dissertation juridique et faire un commentaire d'arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adalta, 2015, 979-1094196014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de l'Arctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2014, Questions contemporaines, 978-2343011011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signature en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2012, Questions contemporaines, 978-2296961050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours du manager : comment écrire un discours, parler en public et devenir un leader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studyrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2759017812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2569,114 +2694,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet, profit, pouvoir : les défis de gouvernance face aux enjeux de la croissance dans les entreprises de l'économie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Raher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Nantes Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04213350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2823,51 +2948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupe-espi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298185v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Ketners" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Hudyma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Tulteev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kubiczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41284-025-00515-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Antoniuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Antoniuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Tkachenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Yanushkevych" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/riss2025oa21101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charreire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebreton-Derrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/juris-immo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Priol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Esnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/1505/9782759017812/discours-du-manager-comment-ecrire-un-discours-parler-en-public-et-devenir-un-leader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04213350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupe-espi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576032v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainura Ryspaeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Milanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarbubu Sherbekova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Kozera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Ketners" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Hudyma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Tulteev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kubiczek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41284-025-00515-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Antoniuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Antoniuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Tkachenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Yanushkevych" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/riss2025oa21101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charreire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebreton-Derrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/juris-immo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Priol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Esnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/1505/9782759017812/discours-du-manager-comment-ecrire-un-discours-parler-en-public-et-devenir-un-leader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04213350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>